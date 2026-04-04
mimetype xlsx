--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24287335a6ec45a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b4bdcc9105a453a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5022d1b43b544fee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R815984ff80964a90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ee7add320a543d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5022d1b43b544fee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56999ec03f724fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R815984ff80964a90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienstrategie Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>