--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b4bdcc9105a453a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0781d1852e2f49d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R815984ff80964a90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36522b16fd994ee9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56999ec03f724fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R815984ff80964a90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5eb21dab67e443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36522b16fd994ee9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienstrategie Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>