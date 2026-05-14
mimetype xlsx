--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0781d1852e2f49d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e4d6f9a0694682" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36522b16fd994ee9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5842ea66beb41e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5eb21dab67e443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36522b16fd994ee9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c494b0aa374d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5842ea66beb41e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienstrategie Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>