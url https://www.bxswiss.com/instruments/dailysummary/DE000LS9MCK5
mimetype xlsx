--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e4d6f9a0694682" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8840bc1c8144af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5842ea66beb41e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd5528139204565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c494b0aa374d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5842ea66beb41e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a18aaed628d4625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd5528139204565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienstrategie Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>