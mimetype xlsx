--- v6 (2026-06-05)
+++ v7 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8840bc1c8144af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R405557aad4b74d6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd5528139204565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radf5efccf668405a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a18aaed628d4625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd5528139204565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda4f1ae5509c49d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radf5efccf668405a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienstrategie Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>