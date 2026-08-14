--- v7 (2026-07-06)
+++ v8 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R405557aad4b74d6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd7b2993988b40d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radf5efccf668405a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67c6c668602a494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda4f1ae5509c49d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radf5efccf668405a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75c46d1808174aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67c6c668602a494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienstrategie Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>267,547</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>