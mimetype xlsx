--- v8 (2026-08-14)
+++ v9 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd7b2993988b40d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4731a73b7844dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67c6c668602a494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c6a40e2b729419a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75c46d1808174aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67c6c668602a494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc387bfe110dc4681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c6a40e2b729419a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienstrategie Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>