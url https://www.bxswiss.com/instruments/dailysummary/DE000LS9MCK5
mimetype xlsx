--- v9 (2026-09-04)
+++ v10 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4731a73b7844dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f6d138ffb34691" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c6a40e2b729419a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb72b893f3074c78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc387bfe110dc4681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c6a40e2b729419a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbf5243214fd4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb72b893f3074c78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienstrategie Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>