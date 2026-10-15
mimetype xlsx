--- v10 (2026-09-25)
+++ v11 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f6d138ffb34691" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8af6a2a7b66401c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb72b893f3074c78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27aa04e834994a8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbf5243214fd4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb72b893f3074c78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R615e5be48f584d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27aa04e834994a8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienstrategie Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>