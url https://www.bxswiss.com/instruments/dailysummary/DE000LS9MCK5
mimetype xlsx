--- v11 (2026-10-15)
+++ v12 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8af6a2a7b66401c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd48bf8c3514cca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27aa04e834994a8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb65e0e60c80e4760"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R615e5be48f584d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27aa04e834994a8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4a29dbc15c4403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb65e0e60c80e4760" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienstrategie Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>298,609</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,709</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>309,314</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>