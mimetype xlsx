--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R134c6f0edbbb49f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5cc7a1cfb6f4c58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8605b41e8fad41d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd93542ae52014d7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re691154bf77d486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8605b41e8fad41d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e7d3bb65db45c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd93542ae52014d7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktien-boersen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>173,701</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,493</x:t>
-[...328 lines deleted...]
-          <x:t>173,732</x:t>
+          <x:t>169,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>