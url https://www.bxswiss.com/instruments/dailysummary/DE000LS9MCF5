--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5cc7a1cfb6f4c58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ce1d318d40248ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd93542ae52014d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87d7fad11d3645c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e7d3bb65db45c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd93542ae52014d7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red8d663051a647d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87d7fad11d3645c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktien-boersen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>