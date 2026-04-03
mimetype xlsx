--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac475d3acee54d84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9cc5592c2354c42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc758c716a44e90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88862ef4a56047b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0ee0f5cbd044d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc758c716a44e90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb245998feec447a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88862ef4a56047b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktien-boersen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,327 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...275 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>