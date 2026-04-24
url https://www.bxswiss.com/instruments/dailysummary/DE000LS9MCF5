--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9cc5592c2354c42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3563f39f45fc48c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88862ef4a56047b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R161c14d068eb463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb245998feec447a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88862ef4a56047b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74cda577ee140d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R161c14d068eb463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktien-boersen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>