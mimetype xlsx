--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3563f39f45fc48c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5bde12af6644d98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R161c14d068eb463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8c260da3e094a43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74cda577ee140d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R161c14d068eb463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd05c9396ac934828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8c260da3e094a43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktien-boersen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,113</x:t>
@@ -737,31 +346,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>