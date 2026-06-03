--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5bde12af6644d98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1e8eece29204941" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8c260da3e094a43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c0463e27d104d87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd05c9396ac934828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8c260da3e094a43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc115ec673c034a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c0463e27d104d87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktien-boersen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>