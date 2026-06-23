--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1e8eece29204941" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6a8e9738e0b43fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c0463e27d104d87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35fc51d0440b4912"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc115ec673c034a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c0463e27d104d87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R559a5b78df234852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35fc51d0440b4912" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktien-boersen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>