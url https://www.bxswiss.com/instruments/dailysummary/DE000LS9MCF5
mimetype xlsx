--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6a8e9738e0b43fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2fd6d8535f4c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35fc51d0440b4912"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd4cd0a862104c02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R559a5b78df234852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35fc51d0440b4912" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c31cb966a7f488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd4cd0a862104c02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktien-boersen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,008</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>165,842</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>