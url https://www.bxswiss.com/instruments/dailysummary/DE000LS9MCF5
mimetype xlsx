--- v10 (2026-07-13)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2fd6d8535f4c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f7459d2728e4e17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd4cd0a862104c02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8fde395f3f44eaf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c31cb966a7f488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd4cd0a862104c02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e95bcddbd2d4fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8fde395f3f44eaf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktien-boersen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>