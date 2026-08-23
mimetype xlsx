--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f7459d2728e4e17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e5f533e3dd4cd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8fde395f3f44eaf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ace24567af4588"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e95bcddbd2d4fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8fde395f3f44eaf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88742497331e42fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ace24567af4588" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktien-boersen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>168,122</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,803</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>168,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,052</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>