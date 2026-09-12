--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e5f533e3dd4cd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R134c6f0edbbb49f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ace24567af4588"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8605b41e8fad41d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88742497331e42fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ace24567af4588" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re691154bf77d486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8605b41e8fad41d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktien-boersen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>