--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c249b77b1841a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref09c8fec48f4015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R880cb05981eb41f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f24e1392664448"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R362ec46f68e347bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R880cb05981eb41f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3943d25e2c64e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f24e1392664448" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradingToro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>65,737</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,621</x:t>
-[...463 lines deleted...]
-          <x:t>64,987</x:t>
+          <x:t>65,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>