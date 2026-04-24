--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref09c8fec48f4015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221341d0053d4d0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f24e1392664448"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8cc4db725e64655"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3943d25e2c64e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f24e1392664448" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37e56f5f2ff24ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8cc4db725e64655" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradingToro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>