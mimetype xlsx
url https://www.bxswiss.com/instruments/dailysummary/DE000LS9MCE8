--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221341d0053d4d0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b350d6a527402f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8cc4db725e64655"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbd453e6d4f84538"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37e56f5f2ff24ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8cc4db725e64655" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf329a3d702b74b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbd453e6d4f84538" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradingToro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>65,805</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...445 lines deleted...]
-          <x:t>65,983</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>65,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>65,872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>65,943</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>