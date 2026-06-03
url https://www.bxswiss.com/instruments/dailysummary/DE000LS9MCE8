--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b350d6a527402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c0d601f52f4a6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbd453e6d4f84538"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8453edab83e34b6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf329a3d702b74b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbd453e6d4f84538" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re556b585b66a47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8453edab83e34b6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradingToro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>65,983</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>65,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>65,872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>65,806</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>