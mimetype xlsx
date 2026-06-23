--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c0d601f52f4a6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf98df6a2dbb94ec5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8453edab83e34b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0aa009fcc5c44db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re556b585b66a47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8453edab83e34b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba9c0823e7dc4b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0aa009fcc5c44db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradingToro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,917</x:t>
-[...495 lines deleted...]
-          <x:t>65,681</x:t>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>