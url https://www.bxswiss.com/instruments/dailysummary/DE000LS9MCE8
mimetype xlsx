--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf98df6a2dbb94ec5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46edea5d31a24c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0aa009fcc5c44db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c975fbd33424535"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba9c0823e7dc4b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0aa009fcc5c44db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba740f38f424a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c975fbd33424535" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradingToro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>65,982</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,976</x:t>
-[...119 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>66,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,211</x:t>
-[...117 lines deleted...]
-          <x:t>66,347</x:t>
+          <x:t>66,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>