--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46edea5d31a24c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d9883dbe3ec4821" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c975fbd33424535"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4297afef18ea44ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba740f38f424a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c975fbd33424535" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53fd5a7d1ebc4b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4297afef18ea44ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradingToro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>66,076</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,272</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>66,405</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>