--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d9883dbe3ec4821" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9672134fef0141c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4297afef18ea44ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra968fd446b914f3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53fd5a7d1ebc4b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4297afef18ea44ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3af90300e397414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra968fd446b914f3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradingToro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>66,716</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>