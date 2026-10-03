--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9672134fef0141c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7575f731a343ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra968fd446b914f3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa58d79b25d645e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3af90300e397414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra968fd446b914f3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8507355b75394f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa58d79b25d645e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradingToro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>67,061</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>67,784</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>