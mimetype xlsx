--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7575f731a343ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7930f2e1a4754904" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa58d79b25d645e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re45db92490ba4f29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8507355b75394f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa58d79b25d645e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bc25886cce641ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re45db92490ba4f29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TradingToro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>67,571</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,484</x:t>
-[...75 lines deleted...]
-          <x:t>67,299</x:t>
+          <x:t>67,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,359</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,282</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>