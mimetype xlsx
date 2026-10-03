--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re444c25abc374766" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc68a83ceee654e67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14a422b20f664ab1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f3e65f2259a44ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eefa4d89bad48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14a422b20f664ab1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R482d36acc47142e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f3e65f2259a44ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Semiconductor Industry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>868,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>881,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>862,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>881,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>893,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>906,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>892,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>906,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>