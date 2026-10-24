--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc68a83ceee654e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea9ed20931245e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f3e65f2259a44ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac2812b236b144d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R482d36acc47142e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f3e65f2259a44ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb03a8dd0da940e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac2812b236b144d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Semiconductor Industry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>939,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>953,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>933,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>951,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>981,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.002,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>979,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>997,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>