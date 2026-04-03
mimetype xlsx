--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R519e0f3a8a2149de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43ad33dc487c4dae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0f7494f2f874371"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f8c70fe714947b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32c3a217299b4517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0f7494f2f874371" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc42dded425c142fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f8c70fe714947b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Semiconductor Industry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>682,866</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>682,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...505 lines deleted...]
-          <x:t>672,738</x:t>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>