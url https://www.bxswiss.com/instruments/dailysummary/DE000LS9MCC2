--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43ad33dc487c4dae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734c8a0d30ef427c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f8c70fe714947b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4df3dcc1ca744746"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc42dded425c142fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f8c70fe714947b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cadae75ae1d4b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4df3dcc1ca744746" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Semiconductor Industry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>647,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>680,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>668,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>663,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>680,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>656,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>677,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>