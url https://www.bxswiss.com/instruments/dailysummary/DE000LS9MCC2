--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734c8a0d30ef427c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9033af96be884006" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4df3dcc1ca744746"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R261f0dc8b51f4666"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cadae75ae1d4b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4df3dcc1ca744746" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80de2efeb46041e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R261f0dc8b51f4666" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Semiconductor Industry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>739,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>748,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>739,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>746,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>806,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>817,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>800,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>816,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>