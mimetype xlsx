--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9033af96be884006" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d48ec333e24f74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R261f0dc8b51f4666"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ac0b33a0a64043"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80de2efeb46041e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R261f0dc8b51f4666" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb375336ac9214072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ac0b33a0a64043" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Semiconductor Industry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>887,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>897,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>863,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>864,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>894,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>904,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>884,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>900,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>