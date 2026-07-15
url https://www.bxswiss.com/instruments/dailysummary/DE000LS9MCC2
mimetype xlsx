--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d48ec333e24f74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R039db86ec214421f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ac0b33a0a64043"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a9b775045944dcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb375336ac9214072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ac0b33a0a64043" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe93c6056c8d408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a9b775045944dcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Semiconductor Industry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>976,120</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>