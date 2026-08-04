--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R039db86ec214421f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5908fcb186e04e73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a9b775045944dcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15b5b56003e94b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe93c6056c8d408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a9b775045944dcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R393f55f76e82409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15b5b56003e94b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Semiconductor Industry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>944,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>966,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>941,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>958,956</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>945,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>958,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>943,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>958,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>