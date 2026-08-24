--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5908fcb186e04e73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79469fcb9be44878" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15b5b56003e94b81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b93999716d5465f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R393f55f76e82409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15b5b56003e94b81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e07ae82cd894fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b93999716d5465f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Semiconductor Industry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>932,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>944,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>922,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>928,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>848,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>873,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>839,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>866,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>