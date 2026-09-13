--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79469fcb9be44878" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re444c25abc374766" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b93999716d5465f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14a422b20f664ab1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e07ae82cd894fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b93999716d5465f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eefa4d89bad48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14a422b20f664ab1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Semiconductor Industry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>945,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>961,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>940,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>960,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>886,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>889,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>871,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>877,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>