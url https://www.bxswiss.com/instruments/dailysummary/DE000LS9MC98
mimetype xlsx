--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07531d9637a842f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158a8ae1022f41f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6c7dc7569e34677"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa5b6cdf56be40ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe958e7ea22b4fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6c7dc7569e34677" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0aa0efe0e9e4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa5b6cdf56be40ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>URAN U3O8</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>