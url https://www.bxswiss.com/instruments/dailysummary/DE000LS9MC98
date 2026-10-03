--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158a8ae1022f41f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f94ee08c8634390" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa5b6cdf56be40ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R144fece5a6eb464f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0aa0efe0e9e4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa5b6cdf56be40ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b1a9fc8102462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R144fece5a6eb464f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>URAN U3O8</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,835</x:t>
-[...494 lines deleted...]
-        <x:is>
           <x:t>14,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,165</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>