--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f94ee08c8634390" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41da1a0acc92495b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R144fece5a6eb464f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e6705aac2a44d81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b1a9fc8102462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R144fece5a6eb464f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ebf784c20f34bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e6705aac2a44d81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>URAN U3O8</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>