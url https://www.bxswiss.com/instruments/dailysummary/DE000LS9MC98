--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ca03768c1fd4e71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da61822a289491b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb61630eb46a240b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd90bb6abfd894c10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b10bfdbf07e4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb61630eb46a240b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58633a4d97994b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd90bb6abfd894c10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>URAN U3O8</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>35,363</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>