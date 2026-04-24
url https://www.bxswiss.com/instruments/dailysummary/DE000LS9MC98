--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da61822a289491b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6686cf8d4423424a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd90bb6abfd894c10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f9188547304dc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58633a4d97994b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd90bb6abfd894c10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90f811b45f274388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f9188547304dc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>URAN U3O8</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>