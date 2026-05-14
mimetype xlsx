--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6686cf8d4423424a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01989c8911f54aa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f9188547304dc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d1fac651232458c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90f811b45f274388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f9188547304dc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R476fcfd68a6045fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d1fac651232458c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>URAN U3O8</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>