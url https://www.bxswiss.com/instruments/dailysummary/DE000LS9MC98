--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01989c8911f54aa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf33945c04cff46c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d1fac651232458c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbff0d945e9a4423b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R476fcfd68a6045fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d1fac651232458c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6704040b5094cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbff0d945e9a4423b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>URAN U3O8</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>21,972</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,913</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>20,233</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,913</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>23,275</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>