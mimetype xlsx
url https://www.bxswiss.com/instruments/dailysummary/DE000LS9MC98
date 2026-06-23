--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf33945c04cff46c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5efe296e8348ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbff0d945e9a4423b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2defaebeaff8403b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6704040b5094cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbff0d945e9a4423b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5582380099e84de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2defaebeaff8403b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>URAN U3O8</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>20,867</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,841</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>