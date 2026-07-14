--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5efe296e8348ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c0a910d0f84475" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2defaebeaff8403b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd44bf86119fc424e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5582380099e84de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2defaebeaff8403b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c3dc8f063b4980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd44bf86119fc424e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>URAN U3O8</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,641</x:t>
-[...198 lines deleted...]
-          <x:t>19,035</x:t>
+          <x:t>17,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>