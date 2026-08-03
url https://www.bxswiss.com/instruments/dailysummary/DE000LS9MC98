--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c0a910d0f84475" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2013b9c3b284c24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd44bf86119fc424e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b3ad02885f41d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c3dc8f063b4980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd44bf86119fc424e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R683b2a83b58f43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b3ad02885f41d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>URAN U3O8</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>11,503</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,514</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,863</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>