--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2013b9c3b284c24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07531d9637a842f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b3ad02885f41d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6c7dc7569e34677"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R683b2a83b58f43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b3ad02885f41d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe958e7ea22b4fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6c7dc7569e34677" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>URAN U3O8</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>