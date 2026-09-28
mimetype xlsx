--- v10 (2026-08-29)
+++ v11 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re28653d9a97b42da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc17a1af86176405e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8025ef777944420c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36e092f7b3214b2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aca7fd7c2e04af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8025ef777944420c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R030468d5cf9b4c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36e092f7b3214b2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Deutschland 101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>102,920</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,158</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...342 lines deleted...]
-          <x:t>102,640</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,262</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,983</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>104,913</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>