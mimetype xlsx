--- v11 (2026-09-28)
+++ v12 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc17a1af86176405e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R069d4cca911546ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36e092f7b3214b2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99a8b6b50ce54dcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R030468d5cf9b4c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36e092f7b3214b2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90a5a3baadc24b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99a8b6b50ce54dcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Deutschland 101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>