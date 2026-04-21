--- v4 (2026-03-31)
+++ v5 (2026-04-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd14d28de731846fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce7a607528d345b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra72c740a96bf4568"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R450286e1f1d6449a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcea0e2446a9f4d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra72c740a96bf4568" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8af542477b43d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R450286e1f1d6449a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Deutschland 101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>