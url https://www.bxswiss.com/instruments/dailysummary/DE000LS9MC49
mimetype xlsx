--- v5 (2026-04-21)
+++ v6 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce7a607528d345b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff066710a624df2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R450286e1f1d6449a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d57e20c1d754f0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8af542477b43d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R450286e1f1d6449a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5952fbf3eb064a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d57e20c1d754f0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Deutschland 101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>