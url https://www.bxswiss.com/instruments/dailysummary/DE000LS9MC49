--- v6 (2026-05-11)
+++ v7 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff066710a624df2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1496be5b51c548f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d57e20c1d754f0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0127dc4210b454d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5952fbf3eb064a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d57e20c1d754f0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6ecb5425d334183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0127dc4210b454d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Deutschland 101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>