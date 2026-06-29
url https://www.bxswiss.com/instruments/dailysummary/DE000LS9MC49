--- v7 (2026-05-31)
+++ v8 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1496be5b51c548f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e85535efc2e4154" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0127dc4210b454d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfada4dea9a364f16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6ecb5425d334183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0127dc4210b454d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5491e52d991f41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfada4dea9a364f16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Deutschland 101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>