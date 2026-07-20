--- v8 (2026-06-29)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e85535efc2e4154" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a5beb0d5e945d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfada4dea9a364f16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R562184661a604909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5491e52d991f41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfada4dea9a364f16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R825df8809e664e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R562184661a604909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Deutschland 101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>99,484</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>97,738</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>