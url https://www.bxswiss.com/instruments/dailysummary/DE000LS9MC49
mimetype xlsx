--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a5beb0d5e945d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re28653d9a97b42da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R562184661a604909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8025ef777944420c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R825df8809e664e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R562184661a604909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aca7fd7c2e04af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8025ef777944420c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Deutschland 101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>99,188</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>