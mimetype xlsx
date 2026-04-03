--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcda1e479e944f79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2937d2c36f4f2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eb2c15561944622"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb440611668704df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23208ba0c5d245ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eb2c15561944622" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3bc7090716c4240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb440611668704df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tec-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...14 lines deleted...]
-          <x:t>83,949</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,061</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>84,809</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>