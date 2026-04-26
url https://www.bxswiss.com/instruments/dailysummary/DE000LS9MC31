--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2937d2c36f4f2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9fd0888e51d47e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb440611668704df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a759fd4334b40f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3bc7090716c4240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb440611668704df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b6cc5120b154cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a759fd4334b40f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tec-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,356</x:t>
-[...576 lines deleted...]
-          <x:t>81,875</x:t>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>