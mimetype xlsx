--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9fd0888e51d47e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra399e2d7b11b4e61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a759fd4334b40f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bddaad590cf4566"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b6cc5120b154cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a759fd4334b40f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2e2b3caeae24b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bddaad590cf4566" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tec-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>