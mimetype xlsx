--- v8 (2026-05-16)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra399e2d7b11b4e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34887b6eb5b34dcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bddaad590cf4566"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02ac863e495548ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2e2b3caeae24b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bddaad590cf4566" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e88da0f9704ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02ac863e495548ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tec-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>