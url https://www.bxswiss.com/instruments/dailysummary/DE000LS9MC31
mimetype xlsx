--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34887b6eb5b34dcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4f2f44475fc4f22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02ac863e495548ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc177e435fce54111"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e88da0f9704ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02ac863e495548ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc53dee79633d45e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc177e435fce54111" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tec-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>