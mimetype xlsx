--- v10 (2026-06-27)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4f2f44475fc4f22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re895d5f08ae64a9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc177e435fce54111"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21592c22a7e24264"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc53dee79633d45e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc177e435fce54111" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd208cd9202040ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21592c22a7e24264" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tec-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>99,510</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>