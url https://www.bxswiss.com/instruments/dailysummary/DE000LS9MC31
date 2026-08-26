--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re895d5f08ae64a9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57f50289ff8844b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21592c22a7e24264"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b816992346d4db4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd208cd9202040ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21592c22a7e24264" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ada4979f7d4931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b816992346d4db4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tec-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>97,425</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,006</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>94,518</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>