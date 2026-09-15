--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57f50289ff8844b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d559c17c294a87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b816992346d4db4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11d69356678841b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ada4979f7d4931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b816992346d4db4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58df27759d6342fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11d69356678841b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tec-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>95,118</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,399</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>93,340</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>