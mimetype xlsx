--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d559c17c294a87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63b22f9d6bbf4148" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11d69356678841b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dab3440a085430d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58df27759d6342fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11d69356678841b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra25e2d3a02a84af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dab3440a085430d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tec-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,766</x:t>
-[...372 lines deleted...]
-          <x:t>94,877</x:t>
+          <x:t>92,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,134</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>91,848</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>