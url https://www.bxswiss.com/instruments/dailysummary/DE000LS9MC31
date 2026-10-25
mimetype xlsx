--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63b22f9d6bbf4148" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77dca1aea41c49d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dab3440a085430d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb62b05ce497a4745"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra25e2d3a02a84af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dab3440a085430d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd00797d58d434de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb62b05ce497a4745" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tec-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>94,877</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,134</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...413 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,928</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>