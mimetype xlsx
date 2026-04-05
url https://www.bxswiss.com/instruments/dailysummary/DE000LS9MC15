--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16447e7ff78e4138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec43cf35aa5e427f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R088b84ec7c0e4755"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79a970fc33154e29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf77cb4cd932c46c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R088b84ec7c0e4755" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2648dfec528d45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79a970fc33154e29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dorados First GER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>