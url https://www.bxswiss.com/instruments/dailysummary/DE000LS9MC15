--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec43cf35aa5e427f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d270fbff4994573" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79a970fc33154e29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c6b367ce6cb43c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2648dfec528d45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79a970fc33154e29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2eb0ae8c8bb404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c6b367ce6cb43c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dorados First GER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>145,842</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>