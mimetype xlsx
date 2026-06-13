--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d270fbff4994573" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad552bbd2b03441d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c6b367ce6cb43c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R181bad4d99f24ee8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2eb0ae8c8bb404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c6b367ce6cb43c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98d1915581ce49ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R181bad4d99f24ee8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dorados First GER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...485 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,335</x:t>
-[...90 lines deleted...]
-          <x:t>166,871</x:t>
+          <x:t>166,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>