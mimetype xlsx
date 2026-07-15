--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad552bbd2b03441d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R712f709d5e814dc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R181bad4d99f24ee8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cc592834bef4016"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98d1915581ce49ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R181bad4d99f24ee8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8235a8dca56249da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cc592834bef4016" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dorados First GER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>169,444</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,333</x:t>
-[...242 lines deleted...]
-          <x:t>162,849</x:t>
+          <x:t>167,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>