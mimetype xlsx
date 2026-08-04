--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R712f709d5e814dc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33d5aca741074a31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cc592834bef4016"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R797a1565578a4c61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8235a8dca56249da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cc592834bef4016" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94289fa2a5a743ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R797a1565578a4c61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dorados First GER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>