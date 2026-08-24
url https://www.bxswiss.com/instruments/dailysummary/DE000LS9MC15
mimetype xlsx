--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33d5aca741074a31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ebeb319c9ab4c1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R797a1565578a4c61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc7b1b5a46fe476d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94289fa2a5a743ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R797a1565578a4c61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb04276727864656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc7b1b5a46fe476d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dorados First GER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>