--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ebeb319c9ab4c1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52375de1b2304d78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc7b1b5a46fe476d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4be97d8a8baa45b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb04276727864656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc7b1b5a46fe476d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d49ad03df2e447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4be97d8a8baa45b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dorados First GER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,458</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>