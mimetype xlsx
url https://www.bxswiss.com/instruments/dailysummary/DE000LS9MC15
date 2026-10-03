--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52375de1b2304d78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44f655a429d94df4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4be97d8a8baa45b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd55e69e76a74864"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d49ad03df2e447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4be97d8a8baa45b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc57cc5f2c7400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd55e69e76a74864" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dorados First GER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...330 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,918</x:t>
-[...225 lines deleted...]
-          <x:t>170,487</x:t>
+          <x:t>175,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>