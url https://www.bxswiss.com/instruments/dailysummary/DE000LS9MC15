--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44f655a429d94df4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2d337350574eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd55e69e76a74864"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b103111de44113"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc57cc5f2c7400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd55e69e76a74864" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd703acde76d24277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b103111de44113" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dorados First GER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>