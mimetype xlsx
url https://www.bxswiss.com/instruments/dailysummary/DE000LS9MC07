--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0fd09e22e7142a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45bf89358ec2428d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab07a83276046dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0978fdd619b44dc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5527a04048cf40c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab07a83276046dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55742b8e350d43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0978fdd619b44dc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weekly Watchlist Tops</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>200,769</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>200,023</x:t>
-[...377 lines deleted...]
-          <x:t>198,477</x:t>
+          <x:t>201,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...127 lines deleted...]
-          <x:t>199,063</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>