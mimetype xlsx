--- v5 (2026-04-05)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45bf89358ec2428d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f20d88737e94f04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0978fdd619b44dc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b280499722b478b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55742b8e350d43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0978fdd619b44dc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16ea9e86a6c24869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b280499722b478b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weekly Watchlist Tops</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +224,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>