--- v6 (2026-05-02)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f20d88737e94f04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10b66480be8047aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b280499722b478b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R528ee558d0bb4f8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16ea9e86a6c24869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b280499722b478b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R568caf3fff064aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R528ee558d0bb4f8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weekly Watchlist Tops</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>203,444</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>