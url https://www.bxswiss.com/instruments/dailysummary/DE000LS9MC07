--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10b66480be8047aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19c11bcbe1574351" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R528ee558d0bb4f8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4b5fd8bbc547ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R568caf3fff064aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R528ee558d0bb4f8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3895462115a4717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4b5fd8bbc547ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weekly Watchlist Tops</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...549 lines deleted...]
-          <x:t>209,479</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,118</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>211,488</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>