--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19c11bcbe1574351" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d7edcb077b74ae9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4b5fd8bbc547ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4ff59bf1f184a67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3895462115a4717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4b5fd8bbc547ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3da705e851b4154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4ff59bf1f184a67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weekly Watchlist Tops</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>