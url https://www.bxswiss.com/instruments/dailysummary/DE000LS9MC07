--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d7edcb077b74ae9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e8d9f1c003e43f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4ff59bf1f184a67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45dfbdfc43fa4e8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3da705e851b4154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4ff59bf1f184a67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54b402212ba143e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45dfbdfc43fa4e8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weekly Watchlist Tops</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>