--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e8d9f1c003e43f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23c3e2df1f764486" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45dfbdfc43fa4e8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aba32e6db9d424d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54b402212ba143e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45dfbdfc43fa4e8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R129fe984387245fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aba32e6db9d424d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weekly Watchlist Tops</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MC07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,426 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>219,216</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>