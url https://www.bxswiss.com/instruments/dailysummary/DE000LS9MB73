--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8760a3a79da4e17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7af13889d6d4806" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re82e8454733349f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bf69d5b74534fb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R379556cafd294df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re82e8454733349f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffb1eb2422234ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bf69d5b74534fb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien nach meiner Wahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MB73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>