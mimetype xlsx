--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7af13889d6d4806" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3931100a6914989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bf69d5b74534fb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88fa07b370d347e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffb1eb2422234ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bf69d5b74534fb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc54de109b58e4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88fa07b370d347e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien nach meiner Wahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MB73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>