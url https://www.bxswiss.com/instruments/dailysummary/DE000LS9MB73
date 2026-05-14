--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3931100a6914989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd21918a2c49a4d91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88fa07b370d347e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc399b82fe036477f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc54de109b58e4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88fa07b370d347e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bde3d4320874381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc399b82fe036477f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien nach meiner Wahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MB73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>