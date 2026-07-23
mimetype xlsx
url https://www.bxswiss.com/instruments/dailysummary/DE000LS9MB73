--- v9 (2026-05-14)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd21918a2c49a4d91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd29d6b14d80449ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc399b82fe036477f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5643dc418db24a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bde3d4320874381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc399b82fe036477f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a87068fa2d14b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5643dc418db24a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien nach meiner Wahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MB73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>247,852</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>