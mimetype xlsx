--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd29d6b14d80449ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafbc8eb8e6514030" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5643dc418db24a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1e449df4b5f496c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a87068fa2d14b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5643dc418db24a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3702a0af28f7430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1e449df4b5f496c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien nach meiner Wahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MB73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>