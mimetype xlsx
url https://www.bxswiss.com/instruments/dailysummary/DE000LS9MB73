--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafbc8eb8e6514030" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1c86ec2efd4130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1e449df4b5f496c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12d0cb5de19840a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3702a0af28f7430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1e449df4b5f496c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f687cf982c74442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12d0cb5de19840a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien nach meiner Wahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MB73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>