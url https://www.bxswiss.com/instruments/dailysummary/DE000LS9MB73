--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1c86ec2efd4130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e56c6d43303420a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12d0cb5de19840a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e3f86bcdb564ea1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f687cf982c74442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12d0cb5de19840a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b60a86d0db4c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e3f86bcdb564ea1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien nach meiner Wahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MB73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>