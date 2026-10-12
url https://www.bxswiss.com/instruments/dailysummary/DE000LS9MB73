--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e56c6d43303420a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e75206dbef44f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e3f86bcdb564ea1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf359d5d0ef54874"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b60a86d0db4c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e3f86bcdb564ea1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2b0316d2b03441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf359d5d0ef54874" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien nach meiner Wahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MB73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>