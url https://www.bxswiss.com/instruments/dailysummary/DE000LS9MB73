--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e75206dbef44f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b885e15f1af464e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf359d5d0ef54874"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6da1e93fb644313"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2b0316d2b03441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf359d5d0ef54874" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04cbfcc0c61f40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6da1e93fb644313" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien nach meiner Wahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MB73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>