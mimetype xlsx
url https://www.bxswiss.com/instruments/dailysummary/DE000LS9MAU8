--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7850bcfedd945bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffbd52ec896b49e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7651671bf85e453b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb3f68f9270d472c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac2e481e13c8488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7651671bf85e453b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc40c2b1301345b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb3f68f9270d472c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>