--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffbd52ec896b49e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b6016d484254631" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb3f68f9270d472c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c0fdffb60cd4d65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc40c2b1301345b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb3f68f9270d472c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d65333c6a0b4292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c0fdffb60cd4d65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>