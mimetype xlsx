--- v7 (2026-04-23)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b6016d484254631" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f35e9f5bd34789" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c0fdffb60cd4d65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab5ec483f6f048a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d65333c6a0b4292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c0fdffb60cd4d65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f385e2651147b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab5ec483f6f048a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>378,676</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>