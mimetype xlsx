--- v8 (2026-06-13)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f35e9f5bd34789" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebdeb06824d548ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab5ec483f6f048a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d2c3a66a54f4299"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f385e2651147b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab5ec483f6f048a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c2c601c9b2f41c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d2c3a66a54f4299" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>418,755</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,529</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>424,728</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>