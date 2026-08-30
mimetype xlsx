--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebdeb06824d548ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R154bd3219c464085" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d2c3a66a54f4299"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a9be3e4592486d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c2c601c9b2f41c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d2c3a66a54f4299" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f342102e6a4f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a9be3e4592486d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>432,890</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>