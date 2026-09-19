--- v10 (2026-08-30)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R154bd3219c464085" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc33cfb60df46b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a9be3e4592486d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7de4c3a8440450e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f342102e6a4f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a9be3e4592486d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7235910b57eb4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7de4c3a8440450e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>