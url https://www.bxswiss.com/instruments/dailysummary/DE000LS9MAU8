--- v11 (2026-09-19)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc33cfb60df46b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa86211606b34ec9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7de4c3a8440450e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc040bbe2a0b4299"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7235910b57eb4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7de4c3a8440450e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6ca1bbdd3b648d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc040bbe2a0b4299" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>