--- v12 (2026-10-09)
+++ v13 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa86211606b34ec9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65a777b96134a99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc040bbe2a0b4299"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R368d7d6c9a8a4be1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6ca1bbdd3b648d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc040bbe2a0b4299" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b0a73ad0afd4ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R368d7d6c9a8a4be1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>