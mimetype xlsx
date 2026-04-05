--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re26c4da5af234de3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22b4cfaef7024345" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R035021f0f2754bfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4e63d70a6d64777"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74e2b36f70a64119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R035021f0f2754bfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16299b8f7ba14221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4e63d70a6d64777" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Andiratz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>