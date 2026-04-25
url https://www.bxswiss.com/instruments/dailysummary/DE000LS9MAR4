--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22b4cfaef7024345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac160840fab04223" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4e63d70a6d64777"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R738d83fe80654c50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16299b8f7ba14221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4e63d70a6d64777" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf417fcefdf43e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R738d83fe80654c50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Andiratz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>