--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac160840fab04223" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70363582f6ac46b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R738d83fe80654c50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c3f8bcb3b9a4230"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf417fcefdf43e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R738d83fe80654c50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1be030dd1cc74e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c3f8bcb3b9a4230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Andiratz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>