--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70363582f6ac46b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra75fa83604be4d77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c3f8bcb3b9a4230"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e2a5b40e6a54fee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1be030dd1cc74e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c3f8bcb3b9a4230" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R234f11a9fa6d4113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e2a5b40e6a54fee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Andiratz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...495 lines deleted...]
-          <x:t>133,650</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,118</x:t>
-[...80 lines deleted...]
-          <x:t>134,276</x:t>
+          <x:t>133,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>