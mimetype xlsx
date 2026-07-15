--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra75fa83604be4d77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d18413efa5e46fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e2a5b40e6a54fee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ecb57c510834ae6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R234f11a9fa6d4113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e2a5b40e6a54fee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22169a0ca565483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ecb57c510834ae6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Andiratz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>125,102</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>