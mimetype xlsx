--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d18413efa5e46fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra74d81a5ecdb43cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ecb57c510834ae6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8070a8ac8ec4ef1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22169a0ca565483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ecb57c510834ae6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc217fd567d7a46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8070a8ac8ec4ef1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Andiratz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>