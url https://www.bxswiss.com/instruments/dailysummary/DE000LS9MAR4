--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra74d81a5ecdb43cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4baf5024f7c464a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8070a8ac8ec4ef1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09a40abdc2564a41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc217fd567d7a46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8070a8ac8ec4ef1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R071d71b2396845cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09a40abdc2564a41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Andiratz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>