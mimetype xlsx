--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4baf5024f7c464a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42ad0ff71dfa4a5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09a40abdc2564a41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32fea6e6ab2a4d79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R071d71b2396845cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09a40abdc2564a41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf1c5411a87b453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32fea6e6ab2a4d79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Andiratz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>