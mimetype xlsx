--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42ad0ff71dfa4a5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cae285fd81f4a62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32fea6e6ab2a4d79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R146feb8b86a1491d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf1c5411a87b453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32fea6e6ab2a4d79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R472c4689d31c4855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R146feb8b86a1491d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Andiratz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>