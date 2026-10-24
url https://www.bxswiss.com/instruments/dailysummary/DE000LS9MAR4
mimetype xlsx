--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cae285fd81f4a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eafda490c5c49e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R146feb8b86a1491d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R809a120bc8b84fc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R472c4689d31c4855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R146feb8b86a1491d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fa14a9744a746e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R809a120bc8b84fc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Andiratz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>