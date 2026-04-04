--- v4 (2026-02-22)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9837bfe669a460d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R856217c18d0344de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf743dc2e2ebc412b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8e475484bab4cba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a6b3b8c73fc4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf743dc2e2ebc412b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfd792acd98e4229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8e475484bab4cba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HR Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>230,589</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>