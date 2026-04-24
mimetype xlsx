--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R856217c18d0344de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2522d1316dc34b04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8e475484bab4cba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0394c469df54c93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfd792acd98e4229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8e475484bab4cba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b13754435a401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0394c469df54c93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HR Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>