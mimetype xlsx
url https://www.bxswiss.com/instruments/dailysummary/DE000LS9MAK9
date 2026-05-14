--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2522d1316dc34b04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R438ffac55dac48c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0394c469df54c93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R749bae4b3c4b46f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b13754435a401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0394c469df54c93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8166f24a6b4840a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R749bae4b3c4b46f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HR Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>