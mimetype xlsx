--- v7 (2026-05-14)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R438ffac55dac48c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15246c12036143b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R749bae4b3c4b46f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9acd7c43d1ce44ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8166f24a6b4840a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R749bae4b3c4b46f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed66a286b4f4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9acd7c43d1ce44ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HR Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>278,095</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>