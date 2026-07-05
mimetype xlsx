--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15246c12036143b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R913e55a356e74550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9acd7c43d1ce44ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1524c0a0c9174f4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed66a286b4f4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9acd7c43d1ce44ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3059086cbfe04e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1524c0a0c9174f4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HR Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>