--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R913e55a356e74550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad8dda63642a45da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1524c0a0c9174f4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d35b1e7a3df4fb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3059086cbfe04e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1524c0a0c9174f4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4806b73d7f43440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d35b1e7a3df4fb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HR Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>