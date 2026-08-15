--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad8dda63642a45da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51793b6d0a5a4138" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d35b1e7a3df4fb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc697a4a5ebc04f36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4806b73d7f43440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d35b1e7a3df4fb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaa60deb61414fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc697a4a5ebc04f36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HR Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>