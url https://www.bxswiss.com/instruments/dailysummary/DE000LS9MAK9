--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51793b6d0a5a4138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R411eb539779b4c0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc697a4a5ebc04f36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccbe36a585d24b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaa60deb61414fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc697a4a5ebc04f36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R142787886ce84b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccbe36a585d24b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HR Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>