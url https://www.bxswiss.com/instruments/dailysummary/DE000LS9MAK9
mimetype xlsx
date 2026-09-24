--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R411eb539779b4c0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf70b5b1cbf44e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccbe36a585d24b81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23dea356118742f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R142787886ce84b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccbe36a585d24b81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7204392adae24d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23dea356118742f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HR Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>