--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf70b5b1cbf44e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5a6be1bf0046ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23dea356118742f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf15d9b31707d4b05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7204392adae24d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23dea356118742f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra613cd5c4b074127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf15d9b31707d4b05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HR Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>