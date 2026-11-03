--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5a6be1bf0046ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3ff76a9fd1b4ae6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf15d9b31707d4b05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e8bc49858da4164"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra613cd5c4b074127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf15d9b31707d4b05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R076e560ab3154a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e8bc49858da4164" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HR Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>