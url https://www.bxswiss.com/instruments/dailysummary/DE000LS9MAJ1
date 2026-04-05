--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f256dbdda8e48bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refa76ee884de40f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41591ec10e9a4637"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re59b8196702f4463"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9079ab1d82b47a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41591ec10e9a4637" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R565e1fc560434bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re59b8196702f4463" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Growth Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...161 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,822</x:t>
-[...224 lines deleted...]
-        <x:is>
           <x:t>97,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,455</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>