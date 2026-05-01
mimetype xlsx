--- v5 (2026-04-05)
+++ v6 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refa76ee884de40f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb30a2d5ab4f04cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re59b8196702f4463"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf079a32a8564ac5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R565e1fc560434bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re59b8196702f4463" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d3d2d12a884f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf079a32a8564ac5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Growth Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>