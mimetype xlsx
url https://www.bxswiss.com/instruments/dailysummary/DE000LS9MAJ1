--- v6 (2026-05-01)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb30a2d5ab4f04cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1df90e138b1e4717" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf079a32a8564ac5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R701c4ab97c0c4589"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d3d2d12a884f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf079a32a8564ac5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46e60d0cdeee4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R701c4ab97c0c4589" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Growth Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>104,854</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>