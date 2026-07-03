--- v7 (2026-06-05)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1df90e138b1e4717" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfda64235ab74379" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R701c4ab97c0c4589"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b074363b1394105"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46e60d0cdeee4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R701c4ab97c0c4589" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R730fcedf81fb458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b074363b1394105" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Growth Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>