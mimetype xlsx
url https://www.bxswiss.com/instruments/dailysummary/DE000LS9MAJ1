--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfda64235ab74379" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2094b67e253a4a03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b074363b1394105"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b4e22896f574073"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R730fcedf81fb458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b074363b1394105" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b59856a5dc4827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b4e22896f574073" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Growth Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>