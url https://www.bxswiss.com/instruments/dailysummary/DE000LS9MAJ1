--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2094b67e253a4a03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5adef818eb904792" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b4e22896f574073"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72987ac6e9bc4b3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b59856a5dc4827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b4e22896f574073" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R855c6c837d374811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72987ac6e9bc4b3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Growth Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>