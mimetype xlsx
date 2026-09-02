--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5adef818eb904792" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90480eea0bfd4066" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72987ac6e9bc4b3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d267983742745c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R855c6c837d374811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72987ac6e9bc4b3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5547d76be7c64d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d267983742745c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Growth Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,162</x:t>
-[...359 lines deleted...]
-        <x:is>
           <x:t>102,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,769</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>