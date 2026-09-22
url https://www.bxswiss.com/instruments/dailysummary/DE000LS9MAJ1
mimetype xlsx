--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90480eea0bfd4066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bd8fe0cbe134f8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d267983742745c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ab2c3eb8964f73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5547d76be7c64d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d267983742745c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35043d288652481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ab2c3eb8964f73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Growth Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>104,598</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,481</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>103,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,788</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>