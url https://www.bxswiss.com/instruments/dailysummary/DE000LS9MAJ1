--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bd8fe0cbe134f8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59202ea418c64f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ab2c3eb8964f73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09fa97016bd14a49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35043d288652481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ab2c3eb8964f73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re802a71b50784821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09fa97016bd14a49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Growth Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>104,882</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,736</x:t>
-[...382 lines deleted...]
-          <x:t>105,775</x:t>
+          <x:t>105,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>