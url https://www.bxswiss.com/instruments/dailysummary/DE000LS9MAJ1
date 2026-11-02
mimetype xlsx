--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59202ea418c64f86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a3d1c12cf7640c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09fa97016bd14a49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R740078ff79ca43f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re802a71b50784821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09fa97016bd14a49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f05f510e6245f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R740078ff79ca43f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Growth Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>