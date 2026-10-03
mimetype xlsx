--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ea9cd181f24f46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04f47d1d99064eef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc537f90be484998"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde977ed5543d4953"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf57246790bea4e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc537f90be484998" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a8f9b41670649d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde977ed5543d4953" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Elektro-Gigant-Universum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>