--- v16 (2026-10-03)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04f47d1d99064eef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d934c165cda4d81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde977ed5543d4953"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36c1685c52ab4044"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a8f9b41670649d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde977ed5543d4953" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf945416dadf4ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36c1685c52ab4044" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Elektro-Gigant-Universum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>