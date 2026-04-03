--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63fb14959bf540d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4204d8f37f774e67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2051598fca1144b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf27925a76da41be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1ae8dc6635b433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2051598fca1144b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd30d19132fab43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf27925a76da41be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Elektro-Gigant-Universum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>