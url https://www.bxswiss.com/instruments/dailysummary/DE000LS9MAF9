--- v7 (2026-04-03)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4204d8f37f774e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a72f3a55a341dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf27925a76da41be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618f30b8370c4ae5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd30d19132fab43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf27925a76da41be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1445d1a536b44b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618f30b8370c4ae5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Elektro-Gigant-Universum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>