--- v8 (2026-04-03)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a72f3a55a341dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e239833912a47a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618f30b8370c4ae5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1373c93a82bb42b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1445d1a536b44b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618f30b8370c4ae5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32d699fd9876453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1373c93a82bb42b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Elektro-Gigant-Universum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>197,976</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,196</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...113 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>192,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>198,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>198,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>192,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>