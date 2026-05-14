--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e239833912a47a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5b10a0284bb4f06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1373c93a82bb42b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01f1597726fb4e70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32d699fd9876453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1373c93a82bb42b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbabf848f57354383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01f1597726fb4e70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Elektro-Gigant-Universum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>