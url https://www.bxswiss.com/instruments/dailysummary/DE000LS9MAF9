--- v10 (2026-05-14)
+++ v11 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5b10a0284bb4f06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb7fab71c53493e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01f1597726fb4e70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77e805206a2e4c43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbabf848f57354383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01f1597726fb4e70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R649b1040c06744a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77e805206a2e4c43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Elektro-Gigant-Universum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>