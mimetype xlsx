--- v11 (2026-06-13)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb7fab71c53493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1158bae480d34388" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77e805206a2e4c43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4968b843f7aa4c4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R649b1040c06744a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77e805206a2e4c43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4285b7109de46a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4968b843f7aa4c4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Elektro-Gigant-Universum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>