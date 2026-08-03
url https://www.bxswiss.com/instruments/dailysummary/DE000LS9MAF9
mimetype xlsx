--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1158bae480d34388" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01fec57ac2964285" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4968b843f7aa4c4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f7f85c353ac4fcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4285b7109de46a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4968b843f7aa4c4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f81f585152148cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f7f85c353ac4fcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Elektro-Gigant-Universum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>