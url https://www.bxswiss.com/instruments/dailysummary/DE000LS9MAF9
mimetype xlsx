--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01fec57ac2964285" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad92063db0414a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f7f85c353ac4fcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9d588fa2b214e01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f81f585152148cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f7f85c353ac4fcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ccc0b7f0e44a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9d588fa2b214e01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Elektro-Gigant-Universum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>