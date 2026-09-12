--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad92063db0414a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ea9cd181f24f46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9d588fa2b214e01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc537f90be484998"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ccc0b7f0e44a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9d588fa2b214e01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf57246790bea4e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc537f90be484998" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Elektro-Gigant-Universum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>