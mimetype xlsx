--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dec4497a03b496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f4d6d6f77534449" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f983931a82e449e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R646bcc7c847540fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85aea28046ce434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f983931a82e449e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dc07b6948724c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R646bcc7c847540fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rüstungs-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>