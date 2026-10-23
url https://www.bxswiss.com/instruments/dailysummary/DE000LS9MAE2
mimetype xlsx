--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f4d6d6f77534449" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R672e1bf875434e6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R646bcc7c847540fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd65337be22f04202"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dc07b6948724c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R646bcc7c847540fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d30cd6ff83440e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd65337be22f04202" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rüstungs-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>