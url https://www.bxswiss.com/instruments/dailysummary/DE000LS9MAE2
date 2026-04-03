--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R475f683759db4389" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd50b001112484980" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb13e8ff617654127"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd4573f315404240"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R579b7c1fc8ea4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb13e8ff617654127" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a7555e0806346ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd4573f315404240" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rüstungs-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>