--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd50b001112484980" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8695baf4a64d4dbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd4573f315404240"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a965a0f19834d21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a7555e0806346ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd4573f315404240" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22544530dc174965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a965a0f19834d21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rüstungs-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>