--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8695baf4a64d4dbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree38fee4266546d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a965a0f19834d21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a7fbceed08d45ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22544530dc174965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a965a0f19834d21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05bd6e4862ea4465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a7fbceed08d45ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rüstungs-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>228,372</x:t>
-[...495 lines deleted...]
-          <x:t>229,546</x:t>
+          <x:t>230,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>