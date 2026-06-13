--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree38fee4266546d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R842430ecb1a84944" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a7fbceed08d45ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaf638e42d04401d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05bd6e4862ea4465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a7fbceed08d45ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b0281999ef940c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaf638e42d04401d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rüstungs-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>