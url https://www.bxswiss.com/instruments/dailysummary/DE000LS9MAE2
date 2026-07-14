--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R842430ecb1a84944" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac4b25986b494020" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaf638e42d04401d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae766d1e7cf04696"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b0281999ef940c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaf638e42d04401d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf91e2413aea64757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae766d1e7cf04696" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rüstungs-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>