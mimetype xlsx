--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac4b25986b494020" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b513db7a0f45dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae766d1e7cf04696"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reedcd199e9364f52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf91e2413aea64757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae766d1e7cf04696" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b12a897a7024f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reedcd199e9364f52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rüstungs-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>