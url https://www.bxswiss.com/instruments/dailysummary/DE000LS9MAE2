--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b513db7a0f45dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a72ee0293a463e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reedcd199e9364f52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c6e6ab925e941cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b12a897a7024f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reedcd199e9364f52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e917737ffcf4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c6e6ab925e941cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rüstungs-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>