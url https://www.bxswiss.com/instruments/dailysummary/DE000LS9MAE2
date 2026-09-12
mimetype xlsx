--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a72ee0293a463e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dec4497a03b496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c6e6ab925e941cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f983931a82e449e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e917737ffcf4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c6e6ab925e941cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85aea28046ce434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f983931a82e449e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rüstungs-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>