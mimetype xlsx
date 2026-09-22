--- v14 (2026-09-01)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f88149d9fbb46ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2198213271e4477f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d98a967edd84f22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15afeb9e3b7a4ba1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6202c952fa41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d98a967edd84f22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37ca52d087e947e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15afeb9e3b7a4ba1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AustriaTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,490</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>