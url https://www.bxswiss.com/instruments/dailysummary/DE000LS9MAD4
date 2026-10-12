--- v15 (2026-09-22)
+++ v16 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2198213271e4477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recc5e8d1fe254aa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15afeb9e3b7a4ba1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cb561bed3f444cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37ca52d087e947e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15afeb9e3b7a4ba1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re641f20312114a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cb561bed3f444cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AustriaTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>