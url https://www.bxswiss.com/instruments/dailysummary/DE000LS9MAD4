--- v16 (2026-10-12)
+++ v17 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recc5e8d1fe254aa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3adcf560d74b4bea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cb561bed3f444cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0245d58fda446b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re641f20312114a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cb561bed3f444cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dd54e0adfbe4891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0245d58fda446b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AustriaTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>