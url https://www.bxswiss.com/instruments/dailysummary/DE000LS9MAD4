--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e6e4a2a38384da2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71bbdca77ab84a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5d459e60d644e20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8039eb988c924158"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac8c3480a3014d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5d459e60d644e20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra08b8be32bcd4772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8039eb988c924158" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AustriaTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>