--- v8 (2026-04-03)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71bbdca77ab84a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4961820e723d486e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8039eb988c924158"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1d43b374ef74407"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra08b8be32bcd4772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8039eb988c924158" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22727ec2a2ea4cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1d43b374ef74407" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AustriaTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>117,332</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>118,173</x:t>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,080</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>119,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,869</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>116,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,650</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>