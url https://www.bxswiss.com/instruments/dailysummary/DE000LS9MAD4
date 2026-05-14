--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4961820e723d486e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510d236a58db49a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1d43b374ef74407"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re10fba334d64466c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22727ec2a2ea4cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1d43b374ef74407" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60d1a7b8c34c44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re10fba334d64466c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AustriaTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>