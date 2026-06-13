--- v10 (2026-05-14)
+++ v11 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510d236a58db49a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd79d11d92a46461f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re10fba334d64466c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf720d03cb0184827"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60d1a7b8c34c44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re10fba334d64466c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d8c7c7234ac455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf720d03cb0184827" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AustriaTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>