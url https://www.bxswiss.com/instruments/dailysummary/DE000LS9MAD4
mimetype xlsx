--- v11 (2026-06-13)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd79d11d92a46461f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6bef79dff2f4c30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf720d03cb0184827"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59369c9cf5748dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d8c7c7234ac455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf720d03cb0184827" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91acd5fafaef407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59369c9cf5748dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AustriaTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>152,286</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>