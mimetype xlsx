--- v12 (2026-07-23)
+++ v13 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6bef79dff2f4c30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R664c4ccb80804a6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59369c9cf5748dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6edf3469b2d44e4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91acd5fafaef407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59369c9cf5748dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dad31e9eb2f4950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6edf3469b2d44e4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AustriaTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>