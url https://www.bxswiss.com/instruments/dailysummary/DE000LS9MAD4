--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R664c4ccb80804a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f88149d9fbb46ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6edf3469b2d44e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d98a967edd84f22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dad31e9eb2f4950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6edf3469b2d44e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6202c952fa41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d98a967edd84f22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AustriaTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>