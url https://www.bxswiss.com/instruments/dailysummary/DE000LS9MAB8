--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c197ebd4924165" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2c6b8074a4f4d49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9108c4e7acf24008"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50ffb93f9635413a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c62d2410f4146ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9108c4e7acf24008" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8056bc22e544956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50ffb93f9635413a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small &amp; Mid Caps Switzerland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>