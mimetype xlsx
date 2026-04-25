--- v4 (2026-04-04)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2c6b8074a4f4d49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc703f211c5d94100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50ffb93f9635413a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0eacb8a6a93457d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8056bc22e544956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50ffb93f9635413a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59a21c62ed5f465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0eacb8a6a93457d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small &amp; Mid Caps Switzerland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>