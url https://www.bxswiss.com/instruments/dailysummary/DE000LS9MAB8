--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc703f211c5d94100" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332485dc8306462c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0eacb8a6a93457d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra28a93a0b834447c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59a21c62ed5f465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0eacb8a6a93457d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f03cfca3d74336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra28a93a0b834447c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small &amp; Mid Caps Switzerland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>