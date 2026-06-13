--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332485dc8306462c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d901c84d04e4310" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra28a93a0b834447c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeeb8549f8d14a2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f03cfca3d74336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra28a93a0b834447c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b1082b6901c45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeeb8549f8d14a2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small &amp; Mid Caps Switzerland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>