--- v7 (2026-06-13)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d901c84d04e4310" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ce76083ed547a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeeb8549f8d14a2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9a6919d10f5415c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b1082b6901c45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeeb8549f8d14a2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8b50a0f53a94d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9a6919d10f5415c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small &amp; Mid Caps Switzerland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>124,618</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,364</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-          <x:t>123,437</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,635</x:t>
-[...4 lines deleted...]
-          <x:t>123,364</x:t>
+          <x:t>123,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>