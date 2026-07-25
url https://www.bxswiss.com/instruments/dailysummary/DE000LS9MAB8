--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ce76083ed547a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf67905098b7842ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9a6919d10f5415c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R365920294e624f14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8b50a0f53a94d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9a6919d10f5415c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R683cae55a8944711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R365920294e624f14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small &amp; Mid Caps Switzerland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>122,311</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,834</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>125,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>