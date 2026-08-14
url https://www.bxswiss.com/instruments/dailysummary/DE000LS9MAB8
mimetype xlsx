--- v9 (2026-07-25)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf67905098b7842ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc7d20e93d1c4468" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R365920294e624f14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27bc6fb1f1fd4a96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R683cae55a8944711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R365920294e624f14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec843e0e1f614b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27bc6fb1f1fd4a96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small &amp; Mid Caps Switzerland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>125,432</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,383</x:t>
-[...97 lines deleted...]
-          <x:t>125,224</x:t>
+          <x:t>125,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>122,834</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>