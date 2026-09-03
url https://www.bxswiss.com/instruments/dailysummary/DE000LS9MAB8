--- v10 (2026-08-14)
+++ v11 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc7d20e93d1c4468" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98da5bc961d14ebb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27bc6fb1f1fd4a96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0caf3aae7078494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec843e0e1f614b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27bc6fb1f1fd4a96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5b8783055c04bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0caf3aae7078494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small &amp; Mid Caps Switzerland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>124,918</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,052</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>126,882</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>