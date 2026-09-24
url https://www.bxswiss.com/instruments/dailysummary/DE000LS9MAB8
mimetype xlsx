--- v11 (2026-09-03)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98da5bc961d14ebb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a78e8b0c63e4fe5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0caf3aae7078494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda1b05579b9946cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5b8783055c04bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0caf3aae7078494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3ed3b570724cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda1b05579b9946cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small &amp; Mid Caps Switzerland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>