--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a78e8b0c63e4fe5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81bcf74aa12449d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda1b05579b9946cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9883cfabab344f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3ed3b570724cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda1b05579b9946cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d88364bfa9b4f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9883cfabab344f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small &amp; Mid Caps Switzerland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,935</x:t>
-[...333 lines deleted...]
-          <x:t>125,537</x:t>
+          <x:t>122,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>