--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81bcf74aa12449d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf908a60d41184313" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9883cfabab344f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2f7cbf8a3434be0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d88364bfa9b4f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9883cfabab344f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b71ae4e339242e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2f7cbf8a3434be0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small &amp; Mid Caps Switzerland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MAB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>