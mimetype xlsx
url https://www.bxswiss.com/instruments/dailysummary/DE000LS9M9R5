--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb9e5d11af3c4248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f145a2f996d4fbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re41b7a91cc2f4e6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ead648c9b604fcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd6dc18d1f741a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re41b7a91cc2f4e6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a5dea7788b346d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ead648c9b604fcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LT Growth at Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>