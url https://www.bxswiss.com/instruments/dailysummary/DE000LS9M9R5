--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f145a2f996d4fbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c3030172cc4153" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ead648c9b604fcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbb87809f8574bf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a5dea7788b346d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ead648c9b604fcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6e802ea762c4569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbb87809f8574bf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LT Growth at Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>