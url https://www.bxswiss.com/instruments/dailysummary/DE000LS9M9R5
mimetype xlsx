--- v5 (2026-02-22)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb71b899f6b48c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5119807788844618" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf513b12dcb194c12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R881781dbf29d4de0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6ed4da811264165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf513b12dcb194c12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d1bd6685d5040cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R881781dbf29d4de0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LT Growth at Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...463 lines deleted...]
-          <x:t>147,035</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,806</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>151,529</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>