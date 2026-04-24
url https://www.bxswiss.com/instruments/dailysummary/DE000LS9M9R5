--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5119807788844618" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d55b30a1b594d39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R881781dbf29d4de0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e843231a5e54698"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d1bd6685d5040cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R881781dbf29d4de0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b87f8e6beb434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e843231a5e54698" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LT Growth at Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>144,187</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,491</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>23.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,087</x:t>
-[...48 lines deleted...]
-          <x:t>146,491</x:t>
+          <x:t>145,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,471</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>144,821</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>