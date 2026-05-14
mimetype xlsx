--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d55b30a1b594d39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raefcdf9aa37b4aba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e843231a5e54698"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R448389d68ab54175"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b87f8e6beb434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e843231a5e54698" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7977cf8df944b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R448389d68ab54175" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LT Growth at Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>146,491</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,471</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,480</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>