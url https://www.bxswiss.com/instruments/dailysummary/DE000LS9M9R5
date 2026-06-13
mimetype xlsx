--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raefcdf9aa37b4aba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3518817b9b04bb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R448389d68ab54175"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R389e9826289f4a43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7977cf8df944b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R448389d68ab54175" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra86ce265bff94d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R389e9826289f4a43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LT Growth at Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>