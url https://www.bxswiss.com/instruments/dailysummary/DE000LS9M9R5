--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3518817b9b04bb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e17b891b79b4f47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R389e9826289f4a43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11034ec4deaf4800"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra86ce265bff94d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R389e9826289f4a43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c46236957cf45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11034ec4deaf4800" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LT Growth at Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>171,710</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>