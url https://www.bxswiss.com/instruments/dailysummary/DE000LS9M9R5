--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e17b891b79b4f47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa8b0ed7ace14be7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11034ec4deaf4800"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e4a4e368343441a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c46236957cf45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11034ec4deaf4800" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bba5d445319480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e4a4e368343441a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LT Growth at Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>