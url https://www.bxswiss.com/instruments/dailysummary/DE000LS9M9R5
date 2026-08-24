--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa8b0ed7ace14be7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree374d039a384e79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e4a4e368343441a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R597dab54e44048e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bba5d445319480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e4a4e368343441a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a553c14705a49a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R597dab54e44048e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LT Growth at Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>