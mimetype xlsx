--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree374d039a384e79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb9e5d11af3c4248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R597dab54e44048e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re41b7a91cc2f4e6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a553c14705a49a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R597dab54e44048e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd6dc18d1f741a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re41b7a91cc2f4e6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LT Growth at Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>