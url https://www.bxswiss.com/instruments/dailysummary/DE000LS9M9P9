--- v10 (2026-09-04)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972eb22d3c3445ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03fb07a05dc54e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref15387014f74820"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eac894903bc4461"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08a617e0a39c40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref15387014f74820" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4fd1fe417b7458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eac894903bc4461" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Corporate Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>