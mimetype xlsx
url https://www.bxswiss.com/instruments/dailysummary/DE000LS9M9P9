--- v11 (2026-09-24)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03fb07a05dc54e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R231470389d9c42ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eac894903bc4461"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c8d5ae30b7e4619"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4fd1fe417b7458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eac894903bc4461" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44f100573cfc4833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c8d5ae30b7e4619" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Corporate Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>