--- v12 (2026-10-14)
+++ v13 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R231470389d9c42ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf88df43ff9474aa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c8d5ae30b7e4619"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra236e6e9a3274696"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44f100573cfc4833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c8d5ae30b7e4619" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c4852e7dccb49f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra236e6e9a3274696" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Corporate Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>