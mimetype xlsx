--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a94bf9afd134fad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd734474dc2473d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c12aae0701b48f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R382d5abea3374aae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3ba0c6fd1ac4f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c12aae0701b48f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2bb2952ff414bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R382d5abea3374aae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Corporate Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>