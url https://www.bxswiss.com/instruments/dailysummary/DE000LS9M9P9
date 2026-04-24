--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd734474dc2473d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd747f74142ca4c4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R382d5abea3374aae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65ac95b4561a4217"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2bb2952ff414bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R382d5abea3374aae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84bdcffe28c3423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65ac95b4561a4217" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Corporate Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>