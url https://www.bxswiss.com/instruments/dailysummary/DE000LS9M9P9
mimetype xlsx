--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd747f74142ca4c4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5d090d968604b11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65ac95b4561a4217"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e3fbfe5ec14ae6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84bdcffe28c3423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65ac95b4561a4217" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c34e6902ed543d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e3fbfe5ec14ae6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Corporate Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>98,381</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,534</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,042</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>