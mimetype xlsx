--- v6 (2026-05-14)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5d090d968604b11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37602eec40064047" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e3fbfe5ec14ae6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bee4b7aadca4f12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c34e6902ed543d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e3fbfe5ec14ae6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9543eca49ca14fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bee4b7aadca4f12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Corporate Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>95,017</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>