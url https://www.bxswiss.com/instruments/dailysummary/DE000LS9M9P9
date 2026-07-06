--- v7 (2026-06-15)
+++ v8 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37602eec40064047" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a0247eb9e01463e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bee4b7aadca4f12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f5a2c5f09c6431b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9543eca49ca14fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bee4b7aadca4f12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radd68a81a8b94b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f5a2c5f09c6431b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Corporate Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...183 lines deleted...]
-          <x:t>97,801</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,861</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,872</x:t>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>