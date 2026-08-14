--- v8 (2026-07-06)
+++ v9 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a0247eb9e01463e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e8d0e52b9f7467e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f5a2c5f09c6431b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02bead50dcb8479b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radd68a81a8b94b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f5a2c5f09c6431b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96c230744b4b4edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02bead50dcb8479b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Corporate Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...517 lines deleted...]
-          <x:t>99,281</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,957</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>101,514</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,901</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>101,830</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>