--- v9 (2026-08-14)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e8d0e52b9f7467e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972eb22d3c3445ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02bead50dcb8479b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref15387014f74820"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96c230744b4b4edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02bead50dcb8479b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08a617e0a39c40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref15387014f74820" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Corporate Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>