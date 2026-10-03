--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2a3b7fd65e4156" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71c1ff718c534e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff3ec92c05344ae4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b50898d3e3e4175"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99fb2eded66b4784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff3ec92c05344ae4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00d17bf7d80e4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b50898d3e3e4175" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neben-, Kleine u. Mittlere Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9N4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>