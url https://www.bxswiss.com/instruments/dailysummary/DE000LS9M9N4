--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71c1ff718c534e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R217fbc2d6505453e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b50898d3e3e4175"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac69cc9ca69e46ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00d17bf7d80e4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b50898d3e3e4175" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a8c561b9e2b457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac69cc9ca69e46ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neben-, Kleine u. Mittlere Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9N4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>