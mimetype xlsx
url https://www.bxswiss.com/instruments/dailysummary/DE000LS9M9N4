--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b146bcfc6894784" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7774fa7655c4f97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19b959c13cc54ad5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12afdaf5ed37495a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e1de83d3fa423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19b959c13cc54ad5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7266c460e2f64793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12afdaf5ed37495a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neben-, Kleine u. Mittlere Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9N4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>