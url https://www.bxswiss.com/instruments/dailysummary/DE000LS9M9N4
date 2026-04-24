--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7774fa7655c4f97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e8b8688d74457a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12afdaf5ed37495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7440f476f934132"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7266c460e2f64793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12afdaf5ed37495a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re19da5538ef343e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7440f476f934132" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neben-, Kleine u. Mittlere Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9N4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>