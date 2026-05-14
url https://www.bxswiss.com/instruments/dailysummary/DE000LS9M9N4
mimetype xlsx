--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e8b8688d74457a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd17013c446d40a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7440f476f934132"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra78ba142172e4cb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re19da5538ef343e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7440f476f934132" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R760ad39b1b0a4a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra78ba142172e4cb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neben-, Kleine u. Mittlere Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9N4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>