--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd17013c446d40a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ccbb4aa87747ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra78ba142172e4cb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf1930ec96443a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R760ad39b1b0a4a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra78ba142172e4cb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccf0fa3c97c44dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf1930ec96443a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neben-, Kleine u. Mittlere Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9N4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>