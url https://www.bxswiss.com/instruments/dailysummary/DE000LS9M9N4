--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ccbb4aa87747ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79aff381fa5b427c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf1930ec96443a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5c23c158dea41da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccf0fa3c97c44dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf1930ec96443a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3fed38938864162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5c23c158dea41da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neben-, Kleine u. Mittlere Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9N4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>