--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79aff381fa5b427c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22142a46f8564905" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5c23c158dea41da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree98added7784496"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3fed38938864162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5c23c158dea41da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R508ae71bb8e84bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree98added7784496" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neben-, Kleine u. Mittlere Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9N4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>