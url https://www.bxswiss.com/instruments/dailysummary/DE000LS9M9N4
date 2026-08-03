--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22142a46f8564905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93d23ccf885c4274" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree98added7784496"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea0286f6cc94a68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R508ae71bb8e84bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree98added7784496" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a830a91a9784320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea0286f6cc94a68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neben-, Kleine u. Mittlere Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9N4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>