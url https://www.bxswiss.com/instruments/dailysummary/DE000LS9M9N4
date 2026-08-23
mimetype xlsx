--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93d23ccf885c4274" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf73e77b96a5f43a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea0286f6cc94a68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2100eee77bb14c79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a830a91a9784320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea0286f6cc94a68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9abe4a959034a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2100eee77bb14c79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neben-, Kleine u. Mittlere Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9N4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>