--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf73e77b96a5f43a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2a3b7fd65e4156" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2100eee77bb14c79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff3ec92c05344ae4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9abe4a959034a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2100eee77bb14c79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99fb2eded66b4784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff3ec92c05344ae4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neben-, Kleine u. Mittlere Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9N4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>