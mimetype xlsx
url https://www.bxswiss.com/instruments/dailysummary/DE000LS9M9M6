--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76563fe8847748c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7292f55117194cce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra22efb4740494c9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re40f0e9288fb4c6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f5ede6fcba40ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra22efb4740494c9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd2d93ebd17c4457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re40f0e9288fb4c6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasser - Rohstoff der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9M6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>