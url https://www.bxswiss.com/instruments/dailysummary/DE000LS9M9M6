--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7292f55117194cce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a57beee8fd4c21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re40f0e9288fb4c6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a095b5f22b445c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd2d93ebd17c4457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re40f0e9288fb4c6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd52759fb7a74c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a095b5f22b445c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasser - Rohstoff der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9M6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>94,390</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>