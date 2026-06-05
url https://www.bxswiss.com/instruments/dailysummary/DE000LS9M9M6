--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a57beee8fd4c21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d7cdd55608340b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a095b5f22b445c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfef80f22b29b4696"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd52759fb7a74c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a095b5f22b445c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra840fc88153b4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfef80f22b29b4696" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasser - Rohstoff der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9M6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>