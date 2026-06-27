--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d7cdd55608340b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4ecc3031d040da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfef80f22b29b4696"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R676e2bea6a76422b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra840fc88153b4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfef80f22b29b4696" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc6662475a134691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R676e2bea6a76422b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasser - Rohstoff der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9M6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>94,081</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,957</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...491 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,998</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,183</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>