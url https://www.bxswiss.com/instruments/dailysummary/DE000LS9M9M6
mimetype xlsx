--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4ecc3031d040da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ab3eb4c0df4361" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R676e2bea6a76422b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc11d910fb5a44c1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc6662475a134691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R676e2bea6a76422b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e33800762224e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc11d910fb5a44c1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasser - Rohstoff der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9M6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>