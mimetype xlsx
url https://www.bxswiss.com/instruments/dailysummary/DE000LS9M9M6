--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ab3eb4c0df4361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f20b589e0264bd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc11d910fb5a44c1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8e05f87f0ab41ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e33800762224e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc11d910fb5a44c1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca6411e45954952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8e05f87f0ab41ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasser - Rohstoff der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9M6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>101,187</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>104,395</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>