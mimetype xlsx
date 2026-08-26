--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f20b589e0264bd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e91503ee0494d17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8e05f87f0ab41ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R212a2ef99f704558"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca6411e45954952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8e05f87f0ab41ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77b5841b57a1478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R212a2ef99f704558" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasser - Rohstoff der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9M6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>