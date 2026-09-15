--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e91503ee0494d17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e55a0ee5a524de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R212a2ef99f704558"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20202cfffce94e26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77b5841b57a1478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R212a2ef99f704558" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8844659401354cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20202cfffce94e26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasser - Rohstoff der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9M6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>