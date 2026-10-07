--- v13 (2026-09-15)
+++ v14 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e55a0ee5a524de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab43fad59af4a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20202cfffce94e26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b54e9acc6d34898"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8844659401354cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20202cfffce94e26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eb49ef3bef74e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b54e9acc6d34898" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasser - Rohstoff der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9M6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>