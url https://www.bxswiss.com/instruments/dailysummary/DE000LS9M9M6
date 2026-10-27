--- v14 (2026-10-07)
+++ v15 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab43fad59af4a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c8683bffc84358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b54e9acc6d34898"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf19af094f16e48b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eb49ef3bef74e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b54e9acc6d34898" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e6a05d8bf264fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf19af094f16e48b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasser - Rohstoff der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9M6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>