--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5f6d9ce946b4d85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf8a7f03be54b3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ade8163ea04345"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc495f30f95a84aac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc385fb602e3a4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ade8163ea04345" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cabf621b6094fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc495f30f95a84aac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>