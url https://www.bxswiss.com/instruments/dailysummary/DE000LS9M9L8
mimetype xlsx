--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf8a7f03be54b3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0169aa015c264ec4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc495f30f95a84aac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e1f7c5f72c40fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cabf621b6094fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc495f30f95a84aac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd06d9b68ca54c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e1f7c5f72c40fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>84,771</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,194</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>79,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>