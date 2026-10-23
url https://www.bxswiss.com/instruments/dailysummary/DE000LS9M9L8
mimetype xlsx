--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0169aa015c264ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c6363c6662448a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e1f7c5f72c40fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28ea4f01a92243d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd06d9b68ca54c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e1f7c5f72c40fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8521cf9ed1948c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28ea4f01a92243d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>