--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree1509c317664d53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc0170d5fff54ba5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3bd511b98cb4ab6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeb63efb53044bb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262ebf15ec93456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3bd511b98cb4ab6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaa515c2023d4e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeb63efb53044bb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>