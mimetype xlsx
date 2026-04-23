--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc0170d5fff54ba5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a85ee097484af6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeb63efb53044bb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9640e145c91b419a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaa515c2023d4e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeb63efb53044bb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac41f638415c4640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9640e145c91b419a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>