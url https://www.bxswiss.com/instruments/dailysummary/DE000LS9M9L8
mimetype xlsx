--- v6 (2026-04-23)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a85ee097484af6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaeb58fd3f3a44b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9640e145c91b419a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdb65654d3ea4f5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac41f638415c4640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9640e145c91b419a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5a05f37e4b045c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdb65654d3ea4f5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>96,060</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>