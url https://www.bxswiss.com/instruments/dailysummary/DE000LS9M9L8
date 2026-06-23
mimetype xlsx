--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaeb58fd3f3a44b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8522272e3d104729" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdb65654d3ea4f5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d260918ffd94d69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5a05f37e4b045c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdb65654d3ea4f5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R331be78ea8ab424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d260918ffd94d69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>