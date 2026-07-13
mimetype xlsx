--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8522272e3d104729" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e59ab08b21547ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d260918ffd94d69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6704dcfc78a341a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R331be78ea8ab424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d260918ffd94d69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54584d597f02425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6704dcfc78a341a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>