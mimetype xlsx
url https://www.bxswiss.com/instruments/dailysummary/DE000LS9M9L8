--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e59ab08b21547ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31931be37e694cce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6704dcfc78a341a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57d3772c31fe4297"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54584d597f02425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6704dcfc78a341a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e86bdb74a2f476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57d3772c31fe4297" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>72,537</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,437</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>74,113</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>