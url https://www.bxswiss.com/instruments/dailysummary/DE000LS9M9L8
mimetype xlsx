--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31931be37e694cce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5f6d9ce946b4d85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57d3772c31fe4297"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ade8163ea04345"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e86bdb74a2f476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57d3772c31fe4297" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc385fb602e3a4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ade8163ea04345" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9L8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>73,333</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,966</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>72,553</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>