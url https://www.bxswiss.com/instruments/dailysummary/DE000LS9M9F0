--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra952703a74784672" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d4cdf2e6e64d68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb217571ced948a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a1c6e94df846e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50634470f00e4887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb217571ced948a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e5c5a2b6ee64dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a1c6e94df846e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lets Go</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9F0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>