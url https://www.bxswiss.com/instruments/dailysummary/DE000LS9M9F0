--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d4cdf2e6e64d68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra520e0913d4d4e58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a1c6e94df846e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2170d3a42a284e52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e5c5a2b6ee64dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a1c6e94df846e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ab0921f7c8e49ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2170d3a42a284e52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lets Go</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9F0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>