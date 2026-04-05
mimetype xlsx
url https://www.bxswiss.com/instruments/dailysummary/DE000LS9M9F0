--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28edb5a5da88448d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86394e600b3c4278" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8fcab254fbf4830"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R247aeb9bf2d84c6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R710278f1661a44df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8fcab254fbf4830" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb51ba2b19ef4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R247aeb9bf2d84c6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lets Go</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9F0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>241,998</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,847</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...516 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,170</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>