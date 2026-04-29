--- v5 (2026-04-05)
+++ v6 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86394e600b3c4278" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cd72ee385b54386" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R247aeb9bf2d84c6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ec0dd83134e4835"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb51ba2b19ef4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R247aeb9bf2d84c6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c8fe55576e644c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ec0dd83134e4835" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lets Go</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9F0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>