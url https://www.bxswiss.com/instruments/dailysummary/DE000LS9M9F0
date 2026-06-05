--- v6 (2026-04-29)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cd72ee385b54386" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca0b3a4b60448ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ec0dd83134e4835"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8059f8f07d16409e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c8fe55576e644c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ec0dd83134e4835" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R552b3905e64f4eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8059f8f07d16409e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lets Go</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9F0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>260,049</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>