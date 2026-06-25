--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca0b3a4b60448ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d89475a2a154a17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8059f8f07d16409e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32ffad366ea64706"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R552b3905e64f4eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8059f8f07d16409e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4db88b8387b747fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32ffad366ea64706" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lets Go</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9F0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>