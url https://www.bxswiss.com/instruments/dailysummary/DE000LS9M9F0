--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d89475a2a154a17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15284a175a0a4c9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32ffad366ea64706"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R512fde02f2ab46b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4db88b8387b747fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32ffad366ea64706" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb7e61b7df154e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R512fde02f2ab46b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lets Go</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9F0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>