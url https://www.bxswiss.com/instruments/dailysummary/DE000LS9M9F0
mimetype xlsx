--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15284a175a0a4c9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0fac774955e4150" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R512fde02f2ab46b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree8358dcff9f4985"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb7e61b7df154e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R512fde02f2ab46b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R713a7ff385f24ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree8358dcff9f4985" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lets Go</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9F0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>