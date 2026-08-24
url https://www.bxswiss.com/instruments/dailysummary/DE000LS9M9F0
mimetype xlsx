--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0fac774955e4150" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1551d8c867ee493b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree8358dcff9f4985"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a207956099f4e1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R713a7ff385f24ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree8358dcff9f4985" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3adced910d594470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a207956099f4e1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lets Go</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9F0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>260,874</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>255,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,447</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>