--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1551d8c867ee493b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra952703a74784672" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a207956099f4e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb217571ced948a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3adced910d594470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a207956099f4e1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50634470f00e4887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb217571ced948a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lets Go</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9F0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>