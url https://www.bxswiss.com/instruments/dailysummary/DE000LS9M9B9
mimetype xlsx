--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R872bb79ee6d24209" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91bd7ab844694265" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316fb53c726d4cdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b1b0b69641c40fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7740a6abb8a5412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316fb53c726d4cdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503b17222fd84e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b1b0b69641c40fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9B9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>