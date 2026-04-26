--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91bd7ab844694265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b6cf54564c46c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b1b0b69641c40fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd3cc9ba2fcb4144"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503b17222fd84e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b1b0b69641c40fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49ee745b151c4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd3cc9ba2fcb4144" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9B9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>