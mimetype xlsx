--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b6cf54564c46c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5701d060130e4787" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd3cc9ba2fcb4144"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7650cdf1df714cca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49ee745b151c4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd3cc9ba2fcb4144" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a489936066c4d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7650cdf1df714cca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9B9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>109,811</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,652</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>110,130</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>