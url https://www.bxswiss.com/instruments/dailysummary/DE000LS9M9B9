--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5701d060130e4787" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc34694a177984175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7650cdf1df714cca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b6e75c4a2af4a11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a489936066c4d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7650cdf1df714cca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79d1447055824be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b6e75c4a2af4a11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9B9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>