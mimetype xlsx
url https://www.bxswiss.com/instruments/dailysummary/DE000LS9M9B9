--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc34694a177984175" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R961ed97f8ada45a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b6e75c4a2af4a11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf94672cbece484b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79d1447055824be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b6e75c4a2af4a11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb50ce38658034ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf94672cbece484b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9B9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>