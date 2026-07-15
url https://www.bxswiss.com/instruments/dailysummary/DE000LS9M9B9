--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R961ed97f8ada45a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fc8936bb1f34e1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf94672cbece484b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27c90726087c4a2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb50ce38658034ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf94672cbece484b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9225724e2e5945ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27c90726087c4a2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9B9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>