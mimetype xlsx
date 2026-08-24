--- v9 (2026-07-15)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fc8936bb1f34e1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaf62658ac4a4b8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27c90726087c4a2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd43e97d698604baa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9225724e2e5945ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27c90726087c4a2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1af42bb7c18a4460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd43e97d698604baa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9B9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>112,880</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,858</x:t>
-[...330 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>110,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,852</x:t>
-[...144 lines deleted...]
-          <x:t>111,536</x:t>
+          <x:t>113,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>