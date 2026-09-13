--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaf62658ac4a4b8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0e3d6aeb5804d59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd43e97d698604baa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2514865fa18e4f74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1af42bb7c18a4460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd43e97d698604baa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd18b2a4497314744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2514865fa18e4f74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9B9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>