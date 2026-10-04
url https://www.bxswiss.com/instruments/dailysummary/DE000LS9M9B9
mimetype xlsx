--- v11 (2026-09-13)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0e3d6aeb5804d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce27f9799e054c48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2514865fa18e4f74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7bc34cf67ba41d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd18b2a4497314744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2514865fa18e4f74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39151055f81142fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7bc34cf67ba41d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9B9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,335</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>112,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,255</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>