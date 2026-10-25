--- v12 (2026-10-04)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce27f9799e054c48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R569c9b52af504c59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7bc34cf67ba41d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcbca84deb8843f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39151055f81142fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7bc34cf67ba41d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a625f5643e046eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcbca84deb8843f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M9B9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>