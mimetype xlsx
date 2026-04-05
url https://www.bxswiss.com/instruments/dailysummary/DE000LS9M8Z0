--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf829aa3dd8d49b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5198a9288a340b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93757523b18c4f0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5483d985d944a34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb826eaed78974f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93757523b18c4f0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R438333aea9da4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5483d985d944a34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LT China, HK &amp; Region - Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>