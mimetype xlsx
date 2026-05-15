--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5198a9288a340b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8297b9ca5744810" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5483d985d944a34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc583bb0365ea4793"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R438333aea9da4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5483d985d944a34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re897063fdb174bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc583bb0365ea4793" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LT China, HK &amp; Region - Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>121,722</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>