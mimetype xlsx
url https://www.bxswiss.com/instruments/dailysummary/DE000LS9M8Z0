--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8297b9ca5744810" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60cefc1a523a4db4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc583bb0365ea4793"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90a1ed0e52914376"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re897063fdb174bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc583bb0365ea4793" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R052995ec73eb487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90a1ed0e52914376" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LT China, HK &amp; Region - Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,586 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>121,527</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>