--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60cefc1a523a4db4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ab1ef8cd279458d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90a1ed0e52914376"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref9f735c5e6c4fa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R052995ec73eb487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90a1ed0e52914376" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R862d406d098c49e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref9f735c5e6c4fa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LT China, HK &amp; Region - Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...403 lines deleted...]
-          <x:t>116,256</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,209</x:t>
-[...139 lines deleted...]
-          <x:t>118,558</x:t>
+          <x:t>117,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>