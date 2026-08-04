--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ab1ef8cd279458d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd2967d53ca4e67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref9f735c5e6c4fa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8b1d176b58d4679"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R862d406d098c49e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref9f735c5e6c4fa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ccbf772c64c4a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8b1d176b58d4679" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LT China, HK &amp; Region - Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>114,089</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,999</x:t>
-[...409 lines deleted...]
-          <x:t>114,975</x:t>
+          <x:t>114,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>