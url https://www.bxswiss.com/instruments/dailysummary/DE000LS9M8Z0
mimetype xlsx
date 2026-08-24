--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd2967d53ca4e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccab8640b68145d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8b1d176b58d4679"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R479fac7282f944c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ccbf772c64c4a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8b1d176b58d4679" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fb7578568d04833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R479fac7282f944c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LT China, HK &amp; Region - Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>