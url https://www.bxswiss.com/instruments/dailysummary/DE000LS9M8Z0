--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccab8640b68145d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d6a6984cb6d4eeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R479fac7282f944c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a5fb7dae7cf44f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fb7578568d04833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R479fac7282f944c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra347711847ca4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a5fb7dae7cf44f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LT China, HK &amp; Region - Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>