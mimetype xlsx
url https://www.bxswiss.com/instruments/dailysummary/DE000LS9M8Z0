--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d6a6984cb6d4eeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd32203e66804dbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a5fb7dae7cf44f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79bf846fb45842e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra347711847ca4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a5fb7dae7cf44f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f0fc2a416ca44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79bf846fb45842e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LT China, HK &amp; Region - Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>