--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd32203e66804dbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81167657841f4336" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79bf846fb45842e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbda9f1db16024b35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f0fc2a416ca44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79bf846fb45842e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7290c3d66cc34f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbda9f1db16024b35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LT China, HK &amp; Region - Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...230 lines deleted...]
-          <x:t>112,135</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>