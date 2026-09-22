--- v9 (2026-09-02)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e838201d594ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0848445b09b4346" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ef6024318fd4d4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd774491e3257472b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0d1699fb2464789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ef6024318fd4d4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2db7cb914bc4c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd774491e3257472b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy &amp; Hold Basic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>