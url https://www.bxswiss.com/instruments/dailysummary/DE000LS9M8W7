--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0848445b09b4346" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611f632b26df40b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd774491e3257472b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd2ced3e6ed341f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2db7cb914bc4c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd774491e3257472b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c0d32c96d1040c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd2ced3e6ed341f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy &amp; Hold Basic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>