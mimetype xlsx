--- v11 (2026-10-12)
+++ v12 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611f632b26df40b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b77550d765f4f8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd2ced3e6ed341f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15d5539106024011"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c0d32c96d1040c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd2ced3e6ed341f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dea6d2993544c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15d5539106024011" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy &amp; Hold Basic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>241,617</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.09.2026</x:t>
-[...451 lines deleted...]
-          <x:t>248,708</x:t>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>