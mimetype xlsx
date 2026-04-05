--- v2 (2026-01-11)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd2573d782241c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19ff1b733241494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra997abea38084eec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf934c1c6a56f41b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf53ce6f1f2ca4f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra997abea38084eec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf06cdf3915c84ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf934c1c6a56f41b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy &amp; Hold Basic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>236,625</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>