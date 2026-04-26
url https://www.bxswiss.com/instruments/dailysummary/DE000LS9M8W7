--- v3 (2026-04-05)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19ff1b733241494b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77b3a2db3a974f0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf934c1c6a56f41b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R769f1e958f644dec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf06cdf3915c84ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf934c1c6a56f41b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re701620be73442bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R769f1e958f644dec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy &amp; Hold Basic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>