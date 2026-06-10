--- v4 (2026-04-26)
+++ v5 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77b3a2db3a974f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c4c61963b24fa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R769f1e958f644dec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R707ae9bb89b04bbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re701620be73442bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R769f1e958f644dec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33e9e7e1d99e48f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R707ae9bb89b04bbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy &amp; Hold Basic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>226,841</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>