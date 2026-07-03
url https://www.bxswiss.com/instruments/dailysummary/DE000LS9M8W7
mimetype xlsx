--- v5 (2026-06-10)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c4c61963b24fa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51f156799f5f4443" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R707ae9bb89b04bbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re44aa1ac43fa4d34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33e9e7e1d99e48f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R707ae9bb89b04bbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d58026b2450433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re44aa1ac43fa4d34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy &amp; Hold Basic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>