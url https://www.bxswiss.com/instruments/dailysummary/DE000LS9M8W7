--- v6 (2026-07-03)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51f156799f5f4443" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb01aa5ac30574e33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re44aa1ac43fa4d34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2638459726564f6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d58026b2450433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re44aa1ac43fa4d34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d729fa2efe4406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2638459726564f6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy &amp; Hold Basic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>