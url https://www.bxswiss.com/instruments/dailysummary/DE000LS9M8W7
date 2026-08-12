--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb01aa5ac30574e33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae6758cd540a422d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2638459726564f6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599a595a36244b1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d729fa2efe4406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2638459726564f6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0c865fc03034d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599a595a36244b1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy &amp; Hold Basic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>