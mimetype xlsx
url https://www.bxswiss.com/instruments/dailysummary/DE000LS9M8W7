--- v8 (2026-08-12)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae6758cd540a422d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e838201d594ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599a595a36244b1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ef6024318fd4d4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0c865fc03034d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599a595a36244b1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0d1699fb2464789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ef6024318fd4d4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy &amp; Hold Basic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>