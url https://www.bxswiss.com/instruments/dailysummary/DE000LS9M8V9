--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35dc9519077642fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd76cb10f190b4220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0885c81f3e654448"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9875fbcad7784b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R357209d22c3544d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0885c81f3e654448" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R657052a282c8417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9875fbcad7784b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest nach Buffet, Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8V9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>183,783</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,323</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>189,731</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>185,391</x:t>
-[...215 lines deleted...]
-          <x:t>177,697</x:t>
+          <x:t>185,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>