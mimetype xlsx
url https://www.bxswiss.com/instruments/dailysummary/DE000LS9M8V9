--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd76cb10f190b4220" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb742b8d559134284" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9875fbcad7784b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2081032540e14bd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R657052a282c8417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9875fbcad7784b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb75214cbc8249da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2081032540e14bd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest nach Buffet, Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8V9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>185,540</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>