--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb742b8d559134284" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red092cf90b0a4138" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2081032540e14bd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a38ca30e613462c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb75214cbc8249da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2081032540e14bd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ba48f744b894859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a38ca30e613462c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest nach Buffet, Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8V9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>