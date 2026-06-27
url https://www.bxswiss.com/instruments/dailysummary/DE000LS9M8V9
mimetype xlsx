--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red092cf90b0a4138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc219b708b424495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a38ca30e613462c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41a0e65d6efd4e20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ba48f744b894859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a38ca30e613462c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R481bc94b9d964b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41a0e65d6efd4e20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest nach Buffet, Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8V9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>