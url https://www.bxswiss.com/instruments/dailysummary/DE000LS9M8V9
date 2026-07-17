--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc219b708b424495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d1a96e6bc474826" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41a0e65d6efd4e20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc22a66cd074a1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R481bc94b9d964b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41a0e65d6efd4e20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d1ba54329c649de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc22a66cd074a1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest nach Buffet, Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8V9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>