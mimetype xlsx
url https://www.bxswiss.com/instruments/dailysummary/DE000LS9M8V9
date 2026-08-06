--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d1a96e6bc474826" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1adabb72195a41c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc22a66cd074a1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R418ae82ce85241e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d1ba54329c649de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc22a66cd074a1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree114d475bdb4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R418ae82ce85241e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest nach Buffet, Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8V9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>