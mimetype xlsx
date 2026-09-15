--- v12 (2026-08-06)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1adabb72195a41c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbab51d73ea9b4a64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R418ae82ce85241e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3363007cfe4e44c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree114d475bdb4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R418ae82ce85241e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dedcaee2a6344a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3363007cfe4e44c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest nach Buffet, Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8V9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>220,496</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>