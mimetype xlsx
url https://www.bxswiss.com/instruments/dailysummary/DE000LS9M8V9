--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbab51d73ea9b4a64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4942625c2462495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3363007cfe4e44c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc5d05c3f0fd4a85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dedcaee2a6344a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3363007cfe4e44c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6e9ef6bc8fc4a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc5d05c3f0fd4a85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest nach Buffet, Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8V9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>