--- v14 (2026-10-05)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4942625c2462495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac8cb57406844dd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc5d05c3f0fd4a85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ed8212f0dd3438a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6e9ef6bc8fc4a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc5d05c3f0fd4a85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra787f876b6d146a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ed8212f0dd3438a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest nach Buffet, Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8V9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>