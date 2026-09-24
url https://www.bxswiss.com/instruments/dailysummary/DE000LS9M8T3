--- v13 (2026-09-03)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158a354998d24937" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1dd5922688c4c1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra569d60de6f14afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R676924ae56974b7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf415bcc108994efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra569d60de6f14afc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28a63a3c436c4353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R676924ae56974b7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8T3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>933,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>962,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>928,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>958,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.001,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.008,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>974,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>990,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.111,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>