--- v14 (2026-09-24)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1dd5922688c4c1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R858ca9687b3c4f5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R676924ae56974b7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c2be9251a2c4dd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28a63a3c436c4353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R676924ae56974b7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5aedc14471453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c2be9251a2c4dd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8T3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.052,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.066,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.039,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.065,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.098,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.102,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.084,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.087,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.203,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.203,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>