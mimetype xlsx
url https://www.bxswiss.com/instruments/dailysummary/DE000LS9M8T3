--- v15 (2026-10-14)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R858ca9687b3c4f5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf26c99e8b5a94605" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c2be9251a2c4dd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fc5699f3a854950"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5aedc14471453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c2be9251a2c4dd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc8774dd489c49e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fc5699f3a854950" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8T3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.071,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.130,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.065,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.124,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.171,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.178,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.124,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.125,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.072,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.111,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>