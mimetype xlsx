--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b48bbe84b24e8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R189ee2c1856d42bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R910cdc5564ec4aa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bfd3250c9c84580"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a2756549f254e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R910cdc5564ec4aa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc72937bec8e74152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bfd3250c9c84580" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8T3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.433,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.442,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.369,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.375,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.341,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.369,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.329,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.346,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.241,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.243,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.243,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>