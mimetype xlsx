--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R189ee2c1856d42bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a88ac6d065f4eeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bfd3250c9c84580"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc171eb0829024bd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc72937bec8e74152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bfd3250c9c84580" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7488db68308346c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc171eb0829024bd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8T3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.245,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.311,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.241,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.269,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.319,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.353,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.312,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.334,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.235,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.241,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.238,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.236,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.236,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>