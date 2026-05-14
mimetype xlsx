--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a88ac6d065f4eeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73aa717d8a6c4d85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc171eb0829024bd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra054297603604ecb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7488db68308346c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc171eb0829024bd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c75870c3eb24bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra054297603604ecb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8T3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.263,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.287,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.256,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.282,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.236,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.236,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.214,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.227,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.238,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.236,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>