--- v9 (2026-05-14)
+++ v10 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73aa717d8a6c4d85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71223e4ad48c4df1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra054297603604ecb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ae2329153844b4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c75870c3eb24bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra054297603604ecb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a0fe59e9b14726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ae2329153844b4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8T3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1.008,143</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.072,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.122,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>