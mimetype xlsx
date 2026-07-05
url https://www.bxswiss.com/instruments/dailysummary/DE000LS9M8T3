--- v10 (2026-06-15)
+++ v11 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71223e4ad48c4df1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5931de076b5746d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ae2329153844b4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2090271475ba431f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a0fe59e9b14726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ae2329153844b4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc89a0be09c054c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2090271475ba431f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8T3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.041,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.046,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.017,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.041,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.070,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.071,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.025,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.047,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>