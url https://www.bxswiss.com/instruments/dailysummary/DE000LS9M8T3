--- v11 (2026-07-05)
+++ v12 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5931de076b5746d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809f265606364360" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2090271475ba431f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5548b036a92741af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc89a0be09c054c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2090271475ba431f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5434f26360d4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5548b036a92741af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8T3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>966,474</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>