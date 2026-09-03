--- v12 (2026-08-14)
+++ v13 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809f265606364360" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158a354998d24937" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5548b036a92741af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra569d60de6f14afc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5434f26360d4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5548b036a92741af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf415bcc108994efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra569d60de6f14afc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8T3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>767,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>796,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>742,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>784,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.031,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.047,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>986,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>994,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>