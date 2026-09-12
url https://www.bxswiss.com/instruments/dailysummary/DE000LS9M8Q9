--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ffe8348617044cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc27a4681ee42cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc9c5433020e40f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661d0fad4c6f43ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43af1de986c44d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc9c5433020e40f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bdc737d8d48452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661d0fad4c6f43ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ Distressed Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>