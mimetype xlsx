--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc27a4681ee42cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06e33c3462c94173" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661d0fad4c6f43ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8a166853c17442d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bdc737d8d48452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661d0fad4c6f43ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcf5fea336084447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8a166853c17442d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ Distressed Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>