--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06e33c3462c94173" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ee35d6a4d84c3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8a166853c17442d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1580e288341244d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcf5fea336084447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8a166853c17442d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf537d90e25b24801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1580e288341244d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ Distressed Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>