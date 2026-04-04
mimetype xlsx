--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cebe75d97624bae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ca89b1e2d746bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R260797607ae54dd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2574e09ff3cf439b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eacacdb468c4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R260797607ae54dd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd77bc28f4b38403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2574e09ff3cf439b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ Distressed Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,354 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...302 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>