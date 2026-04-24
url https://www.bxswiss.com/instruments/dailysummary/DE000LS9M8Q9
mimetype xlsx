--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ca89b1e2d746bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e613ef9d27548d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2574e09ff3cf439b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a763dcc7f5f4856"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd77bc28f4b38403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2574e09ff3cf439b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref855fd06ea24de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a763dcc7f5f4856" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ Distressed Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>