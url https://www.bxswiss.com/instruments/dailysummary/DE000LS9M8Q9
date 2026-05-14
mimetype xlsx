--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e613ef9d27548d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f054f6f434645b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a763dcc7f5f4856"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R707ffe57a5be4bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref855fd06ea24de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a763dcc7f5f4856" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcfed0056e4c41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R707ffe57a5be4bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ Distressed Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>