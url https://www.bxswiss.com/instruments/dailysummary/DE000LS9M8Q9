--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f054f6f434645b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e6e6dfe98b24241" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R707ffe57a5be4bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc6e7323a61249af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcfed0056e4c41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R707ffe57a5be4bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc235b59a78344423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc6e7323a61249af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ Distressed Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,904</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>