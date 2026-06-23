--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e6e6dfe98b24241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb69f65aa7b45ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc6e7323a61249af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61915bbdb9694bfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc235b59a78344423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc6e7323a61249af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe46287ed4b48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61915bbdb9694bfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ Distressed Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>562,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>