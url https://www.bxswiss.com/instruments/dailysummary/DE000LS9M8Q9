--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb69f65aa7b45ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de1de6045fe4cc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61915bbdb9694bfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4bf4ef9cf06485f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe46287ed4b48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61915bbdb9694bfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a6c7c37976b446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4bf4ef9cf06485f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ Distressed Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>553,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>541,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>