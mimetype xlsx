--- v10 (2026-07-13)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de1de6045fe4cc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ffe8348617044cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4bf4ef9cf06485f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc9c5433020e40f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a6c7c37976b446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4bf4ef9cf06485f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43af1de986c44d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc9c5433020e40f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ Distressed Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>511,808</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>