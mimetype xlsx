--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3523d2dc2734273" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53a3b059a2e04775" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R091062f6c6c64f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85d716afbec3491f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37fe5887d257410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R091062f6c6c64f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f413f97f61a48f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85d716afbec3491f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Up! selection world</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>138,545</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>138,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>138,317</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>138,508</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,726</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>136,908</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>