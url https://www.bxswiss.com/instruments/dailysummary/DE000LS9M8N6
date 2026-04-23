--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53a3b059a2e04775" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7a2cda7263e4d86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85d716afbec3491f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83beec3b6dcd4eb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f413f97f61a48f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85d716afbec3491f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2391fb6022634a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83beec3b6dcd4eb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Up! selection world</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>