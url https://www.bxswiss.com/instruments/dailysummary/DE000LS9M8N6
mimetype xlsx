--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7a2cda7263e4d86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4541b29665234512" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83beec3b6dcd4eb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb0781eb15504e23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2391fb6022634a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83beec3b6dcd4eb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2515c102b6547d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb0781eb15504e23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Up! selection world</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>138,632</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,726</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>138,886</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>