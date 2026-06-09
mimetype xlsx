--- v8 (2026-05-13)
+++ v9 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4541b29665234512" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a62df88955f4e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb0781eb15504e23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae4fa419acc491d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2515c102b6547d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb0781eb15504e23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbae324175d8e4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae4fa419acc491d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Up! selection world</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...377 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,753</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>138,673</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>