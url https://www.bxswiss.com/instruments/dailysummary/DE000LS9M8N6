--- v9 (2026-06-09)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a62df88955f4e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9979763c68624cb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae4fa419acc491d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71bd478648fd4fc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbae324175d8e4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae4fa419acc491d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec8c386b0f31432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71bd478648fd4fc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Up! selection world</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>138,464</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,318</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>138,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,545</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>