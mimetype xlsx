--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9979763c68624cb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b2a0d357fa4d3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71bd478648fd4fc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec6b422127448b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec8c386b0f31432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71bd478648fd4fc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3c3d3260d304b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec6b422127448b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Up! selection world</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>139,203</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>139,724</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,132</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>