--- v11 (2026-07-23)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b2a0d357fa4d3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4149044c64144a89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec6b422127448b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40c102f2eb664cbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3c3d3260d304b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec6b422127448b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22d8532c1dc444ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40c102f2eb664cbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Up! selection world</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,488</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>139,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,640</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>