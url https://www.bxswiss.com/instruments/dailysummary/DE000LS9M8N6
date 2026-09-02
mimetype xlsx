--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4149044c64144a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c3a991ed134917" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40c102f2eb664cbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d7ceca3f7e34fed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22d8532c1dc444ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40c102f2eb664cbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4133e01437a54cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d7ceca3f7e34fed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Up! selection world</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>140,758</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,634</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>140,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,678</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>