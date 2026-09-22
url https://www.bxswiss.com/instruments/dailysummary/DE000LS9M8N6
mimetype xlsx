--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c3a991ed134917" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90afcbc78e34c58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d7ceca3f7e34fed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra18d3031a8c94b08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4133e01437a54cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d7ceca3f7e34fed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd4df9e194924c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra18d3031a8c94b08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Up! selection world</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>141,214</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,138</x:t>
-[...97 lines deleted...]
-          <x:t>141,912</x:t>
+          <x:t>141,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,914</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>141,639</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,996</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>141,921</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>