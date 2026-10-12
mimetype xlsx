--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90afcbc78e34c58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c673706c9b64ffe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra18d3031a8c94b08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7b00d2fa6dc4e01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd4df9e194924c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra18d3031a8c94b08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59e75aa84ed946d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7b00d2fa6dc4e01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Up! selection world</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>