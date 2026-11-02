--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c673706c9b64ffe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d8651026ff3475f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7b00d2fa6dc4e01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b21d9b9e91a45d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59e75aa84ed946d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7b00d2fa6dc4e01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95ac6c27d44a482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b21d9b9e91a45d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Up! selection world</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>