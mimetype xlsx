--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d561fcdfc4e4774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb29f69e12342b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd643bca95adb45f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ccec1c490554147"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf74d6e613878472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd643bca95adb45f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995e6d3e04294778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ccec1c490554147" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permanent Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>