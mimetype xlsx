--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb29f69e12342b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ddae335638d42c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ccec1c490554147"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bca7ff58ec9485d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995e6d3e04294778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ccec1c490554147" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R078cdb2f253143b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bca7ff58ec9485d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permanent Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...296 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,512</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>56,371</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>