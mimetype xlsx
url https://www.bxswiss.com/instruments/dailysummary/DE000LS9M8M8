--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc702b85d5ca4c5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30676b0b592243da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6114d12f664740c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdde5694105574722"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01714d098f2349cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6114d12f664740c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9666b18e1fc4481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdde5694105574722" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permanent Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>