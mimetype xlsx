--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30676b0b592243da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7de69d1c97ee4f91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdde5694105574722"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R228150eeb34e4f9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9666b18e1fc4481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdde5694105574722" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64326086f7b945f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R228150eeb34e4f9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permanent Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>