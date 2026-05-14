--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7de69d1c97ee4f91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8290d7b86ba4eb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R228150eeb34e4f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab4f1092b910473c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64326086f7b945f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R228150eeb34e4f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3413816fabb34970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab4f1092b910473c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permanent Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>