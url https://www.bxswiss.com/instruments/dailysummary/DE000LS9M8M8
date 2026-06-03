--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8290d7b86ba4eb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9685a66f62ee415e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab4f1092b910473c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc9da31628094254"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3413816fabb34970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab4f1092b910473c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra038d471fddd4f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc9da31628094254" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permanent Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>