--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9685a66f62ee415e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f731ad304c4ecf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc9da31628094254"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R710621fe78514f3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra038d471fddd4f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc9da31628094254" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1816e50fe0cd4ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R710621fe78514f3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permanent Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>