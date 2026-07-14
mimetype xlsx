--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f731ad304c4ecf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa09a13049e841a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R710621fe78514f3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R685281959e5d48de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1816e50fe0cd4ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R710621fe78514f3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3158bd63e687478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R685281959e5d48de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permanent Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>