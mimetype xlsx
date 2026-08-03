--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa09a13049e841a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab7027a63354a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R685281959e5d48de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87b04d8080c54f93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3158bd63e687478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R685281959e5d48de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3750f95216b34545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87b04d8080c54f93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permanent Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>