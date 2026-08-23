--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab7027a63354a6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b3eb347c80d4071" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87b04d8080c54f93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a9a35d94c754c0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3750f95216b34545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87b04d8080c54f93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdca29320039749e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a9a35d94c754c0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permanent Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>