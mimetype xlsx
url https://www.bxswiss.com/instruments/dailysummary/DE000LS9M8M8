--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b3eb347c80d4071" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d561fcdfc4e4774" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a9a35d94c754c0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd643bca95adb45f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdca29320039749e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a9a35d94c754c0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf74d6e613878472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd643bca95adb45f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permanent Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>