--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb27690164d4b87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2c898240657402b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb357928220e54aff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf19b670749c44bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80eb9e12e3874e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb357928220e54aff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19fa6e9876074c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf19b670749c44bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,945</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>64,820</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,983</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>64,722</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>28.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,771</x:t>
-[...306 lines deleted...]
-          <x:t>65,143</x:t>
+          <x:t>65,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>