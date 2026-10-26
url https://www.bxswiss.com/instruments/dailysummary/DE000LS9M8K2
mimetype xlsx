--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2c898240657402b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3fbcfe389994780" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf19b670749c44bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd71a2de7ff3b4456"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19fa6e9876074c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf19b670749c44bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb16861bd064642e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd71a2de7ff3b4456" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>