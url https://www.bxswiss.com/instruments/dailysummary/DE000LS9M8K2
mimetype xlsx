--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reedca38b720243d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e54271b9514e8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd22a197a374665"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fd6e5ad050c426a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a461a8b7bc648e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd22a197a374665" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91eb9af707fa480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fd6e5ad050c426a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>63,404</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,299</x:t>
-[...21 lines deleted...]
-          <x:t>63,289</x:t>
+          <x:t>63,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,552</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>62,655</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>