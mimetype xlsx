--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e54271b9514e8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403519d4a8784c77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fd6e5ad050c426a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39fb4cf040944971"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91eb9af707fa480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fd6e5ad050c426a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bbc6e5bfda840d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39fb4cf040944971" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>