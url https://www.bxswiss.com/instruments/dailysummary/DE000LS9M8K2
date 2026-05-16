--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403519d4a8784c77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba2c36ef8dc94569" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39fb4cf040944971"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c51d3c49b334749"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bbc6e5bfda840d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39fb4cf040944971" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc613ff9c0b9c43a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c51d3c49b334749" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>63,770</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,507</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>63,809</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,974</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>63,614</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,507</x:t>
-[...80 lines deleted...]
-          <x:t>63,753</x:t>
+          <x:t>63,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>