--- v6 (2026-05-16)
+++ v7 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba2c36ef8dc94569" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe45563694c34535" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c51d3c49b334749"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3aa33270c964049"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc613ff9c0b9c43a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c51d3c49b334749" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b0ede3dc634e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3aa33270c964049" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>63,614</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,507</x:t>
-[...195 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>63,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,499</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>63,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>