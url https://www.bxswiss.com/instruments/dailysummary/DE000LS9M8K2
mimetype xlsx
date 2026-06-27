--- v7 (2026-06-06)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe45563694c34535" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaae4080e1b0476b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3aa33270c964049"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6db2cf720774c0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b0ede3dc634e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3aa33270c964049" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e33378ac274ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6db2cf720774c0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,486</x:t>
-[...43 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>63,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,423</x:t>
-[...269 lines deleted...]
-          <x:t>63,367</x:t>
+          <x:t>63,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,300</x:t>
-[...168 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>63,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,408</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>63,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,403</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>