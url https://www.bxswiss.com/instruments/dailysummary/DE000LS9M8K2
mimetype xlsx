--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaae4080e1b0476b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe95bed36cf540fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6db2cf720774c0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R619c430aa74d4345"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e33378ac274ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6db2cf720774c0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ff753b91114b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R619c430aa74d4345" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>63,425</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,499</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>09.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,786</x:t>
-[...85 lines deleted...]
-          <x:t>63,705</x:t>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...262 lines deleted...]
-          <x:t>63,753</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>