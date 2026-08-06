--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe95bed36cf540fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb1fe7f7c3574774" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R619c430aa74d4345"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf919c553d83e4862"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ff753b91114b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R619c430aa74d4345" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f650e759c304d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf919c553d83e4862" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>63,725</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,648</x:t>
-[...134 lines deleted...]
-          <x:t>63,673</x:t>
+          <x:t>63,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,726</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...283 lines deleted...]
-          <x:t>63,835</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,830</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>63,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,812</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>