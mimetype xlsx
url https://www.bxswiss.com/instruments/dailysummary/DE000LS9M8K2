--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb1fe7f7c3574774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red1b21d3850142aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf919c553d83e4862"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab487ac657c346f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f650e759c304d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf919c553d83e4862" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R948b94552a6b4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab487ac657c346f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>