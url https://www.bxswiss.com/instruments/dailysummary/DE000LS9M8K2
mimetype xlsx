--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red1b21d3850142aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb27690164d4b87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab487ac657c346f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb357928220e54aff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R948b94552a6b4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab487ac657c346f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80eb9e12e3874e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb357928220e54aff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,473</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>64,655</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,712</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>17.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,945</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>64,820</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,983</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>64,705</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>