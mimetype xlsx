--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff203f22f100419a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0370783297f4aa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R138a5dd84a2f412f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf15174d62fb4249"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c9b13d1042e471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R138a5dd84a2f412f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R131dab47cf3b4fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf15174d62fb4249" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wohnimmobilien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8J4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>50,444</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>