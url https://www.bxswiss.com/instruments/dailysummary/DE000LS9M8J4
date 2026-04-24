--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0370783297f4aa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra018c44812e44ef3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf15174d62fb4249"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2846b8178d8f49e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R131dab47cf3b4fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf15174d62fb4249" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14cc3c37715e4263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2846b8178d8f49e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wohnimmobilien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8J4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>46,810</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...451 lines deleted...]
-          <x:t>44,682</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>