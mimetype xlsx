--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra018c44812e44ef3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce20f982bdc4d19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2846b8178d8f49e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b4c7887e2e048f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14cc3c37715e4263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2846b8178d8f49e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc3e9f41d25940bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b4c7887e2e048f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wohnimmobilien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8J4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>