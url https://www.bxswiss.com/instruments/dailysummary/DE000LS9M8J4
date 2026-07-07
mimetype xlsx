--- v7 (2026-05-14)
+++ v8 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce20f982bdc4d19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa8e61c804fa4ee5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b4c7887e2e048f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3df6b52e46e6465b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc3e9f41d25940bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b4c7887e2e048f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3f06bf69cf244b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3df6b52e46e6465b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wohnimmobilien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8J4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...581 lines deleted...]
-          <x:t>44,166</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>