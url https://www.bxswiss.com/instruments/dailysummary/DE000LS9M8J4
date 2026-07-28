--- v8 (2026-07-07)
+++ v9 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa8e61c804fa4ee5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53367e9a76a64510" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3df6b52e46e6465b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98ee68d0d5284883"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3f06bf69cf244b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3df6b52e46e6465b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc065d91d41e14d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98ee68d0d5284883" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wohnimmobilien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8J4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,795</x:t>
-[...576 lines deleted...]
-          <x:t>45,723</x:t>
+          <x:t>43,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>