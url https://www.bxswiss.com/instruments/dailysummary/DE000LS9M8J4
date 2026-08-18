--- v9 (2026-07-28)
+++ v10 (2026-08-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53367e9a76a64510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2beb4525c054033" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98ee68d0d5284883"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d204b84522640f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc065d91d41e14d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98ee68d0d5284883" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21e82cca102f4efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d204b84522640f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wohnimmobilien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8J4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>