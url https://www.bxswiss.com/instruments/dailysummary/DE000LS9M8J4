--- v10 (2026-08-18)
+++ v11 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2beb4525c054033" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54745d0d41a4dd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d204b84522640f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90affd8ba1af4a68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21e82cca102f4efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d204b84522640f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2acd23b569034fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90affd8ba1af4a68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wohnimmobilien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8J4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>43,741</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,714</x:t>
-[...404 lines deleted...]
-          <x:t>44,398</x:t>
+          <x:t>43,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>