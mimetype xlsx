--- v11 (2026-09-08)
+++ v12 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54745d0d41a4dd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f87bceaebc148ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90affd8ba1af4a68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra69f2f0d96da4d8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2acd23b569034fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90affd8ba1af4a68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R779898f5ca524bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra69f2f0d96da4d8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wohnimmobilien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8J4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>43,300</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,341</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,536</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>