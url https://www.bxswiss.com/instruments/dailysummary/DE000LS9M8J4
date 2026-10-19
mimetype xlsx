--- v12 (2026-09-29)
+++ v13 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f87bceaebc148ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32c377d5999245df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra69f2f0d96da4d8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R145b7a803bf24a6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R779898f5ca524bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra69f2f0d96da4d8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66be9c9390c640e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R145b7a803bf24a6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wohnimmobilien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8J4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>