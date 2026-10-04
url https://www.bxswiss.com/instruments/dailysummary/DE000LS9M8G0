--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76fab2d884fd442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re17beb93abdf45db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R873bda36b6054cc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97060b1f3a164523"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc566485920554c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R873bda36b6054cc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23cf4af51b524413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97060b1f3a164523" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amur Maackia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8G0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>195,159</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,257</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>194,836</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>