--- v16 (2026-10-04)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re17beb93abdf45db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57dcdb4233a741da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97060b1f3a164523"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra247442c3b9945d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23cf4af51b524413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97060b1f3a164523" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R034d0983e2c34565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra247442c3b9945d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amur Maackia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8G0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>194,604</x:t>
-[...468 lines deleted...]
-          <x:t>196,663</x:t>
+          <x:t>196,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>