--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72aefa946013487e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff4c834b28204833" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b8ed4c35a14196"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31c0c8dc44804f49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ac6a1e329b44fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b8ed4c35a14196" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc54a4de56d294426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31c0c8dc44804f49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amur Maackia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8G0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>172,559</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>