--- v8 (2026-04-03)
+++ v9 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff4c834b28204833" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66452de7879d46b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31c0c8dc44804f49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd451740feaad4751"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc54a4de56d294426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31c0c8dc44804f49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf26b0768bcba4e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd451740feaad4751" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amur Maackia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8G0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>