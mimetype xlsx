--- v9 (2026-04-23)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66452de7879d46b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d45f64771614c60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd451740feaad4751"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R517657e3ecd64481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf26b0768bcba4e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd451740feaad4751" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3c7f09a4a34150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R517657e3ecd64481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amur Maackia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8G0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>181,622</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>