--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d45f64771614c60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce113c50a4a14125" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R517657e3ecd64481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83eb02563ce7447a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3c7f09a4a34150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R517657e3ecd64481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d3a774169d54ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83eb02563ce7447a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amur Maackia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8G0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>187,407</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>186,219</x:t>
-[...296 lines deleted...]
-          <x:t>187,390</x:t>
+          <x:t>187,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>