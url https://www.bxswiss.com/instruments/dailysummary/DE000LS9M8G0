--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce113c50a4a14125" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f298a9618ef4460" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83eb02563ce7447a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d00ec4456f94030"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d3a774169d54ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83eb02563ce7447a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54268e4bdffe417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d00ec4456f94030" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amur Maackia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8G0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>