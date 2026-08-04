--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f298a9618ef4460" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22da5d4f072a4fac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d00ec4456f94030"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22f70cc916cd4c64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54268e4bdffe417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d00ec4456f94030" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89791cf8a3634971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22f70cc916cd4c64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amur Maackia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8G0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>182,134</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...262 lines deleted...]
-          <x:t>187,230</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>