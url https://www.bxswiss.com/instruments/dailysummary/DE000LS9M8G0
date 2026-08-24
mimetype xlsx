--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22da5d4f072a4fac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea9caabab324d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22f70cc916cd4c64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfda2b3da283141eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89791cf8a3634971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22f70cc916cd4c64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44f85f2f8e134780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfda2b3da283141eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amur Maackia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8G0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>