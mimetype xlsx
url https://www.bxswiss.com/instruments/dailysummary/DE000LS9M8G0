--- v14 (2026-08-24)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea9caabab324d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76fab2d884fd442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfda2b3da283141eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R873bda36b6054cc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44f85f2f8e134780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfda2b3da283141eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc566485920554c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R873bda36b6054cc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amur Maackia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8G0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>