--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd2284b3afc4481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02da7d18d0864d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2f67e88ce7442d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9117884a5c04149"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbfcb4eb4d764631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2f67e88ce7442d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R143028da2c594d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9117884a5c04149" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Secured High Dividend World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8E5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>