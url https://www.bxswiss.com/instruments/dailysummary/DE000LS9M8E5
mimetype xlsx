--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02da7d18d0864d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a648ba6102243cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9117884a5c04149"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fb138b1c6b1469f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R143028da2c594d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9117884a5c04149" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6e6b6f870b84354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fb138b1c6b1469f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Secured High Dividend World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8E5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>