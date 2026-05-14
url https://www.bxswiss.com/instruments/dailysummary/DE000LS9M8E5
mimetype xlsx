--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a648ba6102243cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a6eb94daa8d4943" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fb138b1c6b1469f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f9bbf776d249f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6e6b6f870b84354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fb138b1c6b1469f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48e08077c344482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f9bbf776d249f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Secured High Dividend World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8E5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>