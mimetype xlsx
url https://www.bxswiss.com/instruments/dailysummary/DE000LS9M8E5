--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a6eb94daa8d4943" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d6b3780ee94152" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f9bbf776d249f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree05c304890d4d0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48e08077c344482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f9bbf776d249f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d22abca767b4e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree05c304890d4d0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Secured High Dividend World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8E5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>