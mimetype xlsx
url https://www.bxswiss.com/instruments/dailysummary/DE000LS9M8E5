--- v8 (2026-06-03)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d6b3780ee94152" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b9e7c0b3654163" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree05c304890d4d0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d66e08a04954dd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d22abca767b4e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree05c304890d4d0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e91a7a1ff2b4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d66e08a04954dd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Secured High Dividend World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8E5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...404 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,624</x:t>
-[...144 lines deleted...]
-          <x:t>151,265</x:t>
+          <x:t>151,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>