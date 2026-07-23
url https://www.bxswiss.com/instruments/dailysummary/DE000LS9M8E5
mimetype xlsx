--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b9e7c0b3654163" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46005217ec384892" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d66e08a04954dd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5bb0fbff0d94283"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e91a7a1ff2b4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d66e08a04954dd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00e59cc3bb954488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5bb0fbff0d94283" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Secured High Dividend World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8E5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>153,038</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,720</x:t>
-[...350 lines deleted...]
-          <x:t>152,127</x:t>
+          <x:t>152,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>