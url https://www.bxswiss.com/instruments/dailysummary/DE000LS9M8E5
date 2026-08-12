--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46005217ec384892" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R397747e686ba4dd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5bb0fbff0d94283"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0263d17faa354d49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00e59cc3bb954488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5bb0fbff0d94283" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R444dff66ac5241c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0263d17faa354d49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Secured High Dividend World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8E5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>