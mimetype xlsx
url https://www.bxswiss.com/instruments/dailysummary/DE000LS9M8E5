--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R397747e686ba4dd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3670a66aac8c450e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0263d17faa354d49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06e71793f0c74d76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R444dff66ac5241c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0263d17faa354d49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R983e5c7b304f4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06e71793f0c74d76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Secured High Dividend World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8E5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>