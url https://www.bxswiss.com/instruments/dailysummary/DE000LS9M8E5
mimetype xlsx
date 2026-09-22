--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3670a66aac8c450e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6307a308a93e4e48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06e71793f0c74d76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb6fc789d0d74135"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R983e5c7b304f4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06e71793f0c74d76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c077e722fb4a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb6fc789d0d74135" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Secured High Dividend World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8E5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>