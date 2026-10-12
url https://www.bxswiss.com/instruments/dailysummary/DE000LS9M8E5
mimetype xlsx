--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6307a308a93e4e48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7523fc8a7734e0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb6fc789d0d74135"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e159ebc67b4194"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c077e722fb4a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb6fc789d0d74135" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra918b2d9f65940a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e159ebc67b4194" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Secured High Dividend World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8E5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,172</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>159,205</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>