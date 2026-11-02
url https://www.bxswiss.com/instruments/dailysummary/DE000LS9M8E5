--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7523fc8a7734e0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e302c4fb5434544" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e159ebc67b4194"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006408901a8643ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra918b2d9f65940a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e159ebc67b4194" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa09db6dfcf4b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006408901a8643ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Secured High Dividend World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M8E5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>