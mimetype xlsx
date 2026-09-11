--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f2677f79f040e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7003be7190654309" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7dfab6fb7d2414a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re06ef16546d949d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb29130a777f94929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7dfab6fb7d2414a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raba569504f094ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re06ef16546d949d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eMobility Brennstoffzelle &amp; H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>181,769</x:t>
-[...359 lines deleted...]
-        <x:is>
           <x:t>182,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>