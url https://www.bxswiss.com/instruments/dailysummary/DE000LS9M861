--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7003be7190654309" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85b607e5793c4ee0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re06ef16546d949d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3718b41460804b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raba569504f094ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re06ef16546d949d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ad0ade4fc3f41f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3718b41460804b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eMobility Brennstoffzelle &amp; H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>181,726</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>181,142</x:t>
-[...38 lines deleted...]
-          <x:t>182,943</x:t>
+          <x:t>182,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>181,141</x:t>
-[...193 lines deleted...]
-          <x:t>185,730</x:t>
+          <x:t>183,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>