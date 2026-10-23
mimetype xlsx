--- v16 (2026-10-02)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85b607e5793c4ee0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf85dff04fbbd4a82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3718b41460804b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R408238a06b7b4ad6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ad0ade4fc3f41f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3718b41460804b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R167b7c86117c4276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R408238a06b7b4ad6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eMobility Brennstoffzelle &amp; H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>182,943</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>181,141</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>183,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,711</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>