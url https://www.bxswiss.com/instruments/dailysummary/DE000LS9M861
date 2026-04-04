--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6eb3ddb8271432c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06ba9d20a91c4643" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R309e878c45404c9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c6ecff01d1947c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R249d053e5f414382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R309e878c45404c9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R109d99aff96f43ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c6ecff01d1947c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eMobility Brennstoffzelle &amp; H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>