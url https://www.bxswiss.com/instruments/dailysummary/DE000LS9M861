--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06ba9d20a91c4643" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e9e81fc9ffe47b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c6ecff01d1947c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bf9a3d37978450a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R109d99aff96f43ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c6ecff01d1947c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8847fa04f2f4b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bf9a3d37978450a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eMobility Brennstoffzelle &amp; H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>