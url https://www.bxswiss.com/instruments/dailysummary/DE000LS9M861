--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e9e81fc9ffe47b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b14c03de3824374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bf9a3d37978450a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e5b36042a604c73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8847fa04f2f4b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bf9a3d37978450a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reec657e949f2427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e5b36042a604c73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eMobility Brennstoffzelle &amp; H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>