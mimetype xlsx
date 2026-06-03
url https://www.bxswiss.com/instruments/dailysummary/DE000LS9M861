--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b14c03de3824374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78dff61371e467b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e5b36042a604c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b9addd75b7c476d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reec657e949f2427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e5b36042a604c73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R871d9cbe067b4050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b9addd75b7c476d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eMobility Brennstoffzelle &amp; H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>