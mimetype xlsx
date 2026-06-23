--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78dff61371e467b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6394b43f414b0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b9addd75b7c476d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f7c50382384755"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R871d9cbe067b4050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b9addd75b7c476d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ad53608da1a4f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f7c50382384755" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eMobility Brennstoffzelle &amp; H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>