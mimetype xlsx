--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6394b43f414b0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R415caec06d2545b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f7c50382384755"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9a1ec88c8e14659"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ad53608da1a4f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f7c50382384755" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc66b7936f5ec418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9a1ec88c8e14659" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eMobility Brennstoffzelle &amp; H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>