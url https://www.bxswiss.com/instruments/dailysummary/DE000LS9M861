--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R415caec06d2545b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4031dd6711224d41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9a1ec88c8e14659"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a65c3292e3c44f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc66b7936f5ec418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9a1ec88c8e14659" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d65704035ec4f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a65c3292e3c44f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eMobility Brennstoffzelle &amp; H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>179,192</x:t>
-[...225 lines deleted...]
-          <x:t>174,624</x:t>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>