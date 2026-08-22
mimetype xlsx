--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4031dd6711224d41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f2677f79f040e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a65c3292e3c44f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7dfab6fb7d2414a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d65704035ec4f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a65c3292e3c44f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb29130a777f94929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7dfab6fb7d2414a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eMobility Brennstoffzelle &amp; H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>