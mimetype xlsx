--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8cef16f93ed40b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b0d9235eadf42c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbb953ecc9714d54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdce34d445948477b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf0342fe93e4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbb953ecc9714d54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321330e295d24fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdce34d445948477b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>smart fox</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...225 lines deleted...]
-          <x:t>32,950</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,727</x:t>
-[...404 lines deleted...]
-          <x:t>29,341</x:t>
+          <x:t>30,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>