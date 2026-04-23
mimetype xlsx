--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b0d9235eadf42c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71401d92dc224344" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdce34d445948477b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc50715a18ff84b86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321330e295d24fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdce34d445948477b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R663ae56a43914f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc50715a18ff84b86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>smart fox</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>