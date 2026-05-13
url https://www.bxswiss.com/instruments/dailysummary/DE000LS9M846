--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71401d92dc224344" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08f05568a8c2453e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc50715a18ff84b86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a8de0d9c7664a40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R663ae56a43914f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc50715a18ff84b86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bac3a624551404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a8de0d9c7664a40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>smart fox</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>