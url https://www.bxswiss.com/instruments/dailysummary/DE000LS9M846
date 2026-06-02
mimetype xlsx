--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08f05568a8c2453e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf860edb62cbd437e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a8de0d9c7664a40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R060d2a063dc548ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bac3a624551404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a8de0d9c7664a40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8cd1472c7f6423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R060d2a063dc548ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>smart fox</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>