--- v10 (2026-06-02)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf860edb62cbd437e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a2e9ed7df75457e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R060d2a063dc548ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc961f817e8ee4a04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8cd1472c7f6423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R060d2a063dc548ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R492bb5c357174a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc961f817e8ee4a04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>smart fox</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>