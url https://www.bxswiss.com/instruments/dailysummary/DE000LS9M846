--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a2e9ed7df75457e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c529e639cbe44d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc961f817e8ee4a04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74c80293f864400e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R492bb5c357174a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc961f817e8ee4a04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff41f2f464124609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74c80293f864400e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>smart fox</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>