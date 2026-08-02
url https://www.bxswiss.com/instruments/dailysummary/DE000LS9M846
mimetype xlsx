--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c529e639cbe44d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875970cac9974628" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74c80293f864400e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66ff8644d0ba4fb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff41f2f464124609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74c80293f864400e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b061447ed3d4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66ff8644d0ba4fb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>smart fox</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>