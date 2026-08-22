--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875970cac9974628" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58dff83b192b4c15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66ff8644d0ba4fb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R533bac50a20f49b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b061447ed3d4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66ff8644d0ba4fb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab5b2ee99cd64790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R533bac50a20f49b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>smart fox</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>