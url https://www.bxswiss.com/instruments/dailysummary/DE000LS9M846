--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58dff83b192b4c15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc8133500cae4e69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R533bac50a20f49b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04049ece435d4ba7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab5b2ee99cd64790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R533bac50a20f49b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R432b3e8913204ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04049ece435d4ba7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>smart fox</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,734</x:t>
-[...630 lines deleted...]
-          <x:t>43,926</x:t>
+          <x:t>52,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>