--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc8133500cae4e69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eed56b8ec9d4323" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04049ece435d4ba7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d376abcdaaa483f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R432b3e8913204ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04049ece435d4ba7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1faf4476a32a42b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d376abcdaaa483f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>smart fox</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>