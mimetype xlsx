--- v16 (2026-10-02)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eed56b8ec9d4323" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99479af149904955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d376abcdaaa483f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82e96fbdcb1e4591"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1faf4476a32a42b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d376abcdaaa483f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R340c51a0b811414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82e96fbdcb1e4591" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>smart fox</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>