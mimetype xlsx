--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f2f2ea0da31441e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6fbccb4e98341ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57ee5094a9ff4ab6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00f2ab5bb08f4577"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe0bf3157d0d4bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57ee5094a9ff4ab6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d342bf48916489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00f2ab5bb08f4577" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Accurate &amp; Discreet Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>