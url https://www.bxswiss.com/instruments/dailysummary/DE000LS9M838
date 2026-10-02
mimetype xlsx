--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6fbccb4e98341ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re430540af1a44c03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00f2ab5bb08f4577"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42201b8597cf42e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d342bf48916489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00f2ab5bb08f4577" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d518632edb8497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42201b8597cf42e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Accurate &amp; Discreet Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>