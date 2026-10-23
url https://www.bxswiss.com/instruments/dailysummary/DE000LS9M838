--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re430540af1a44c03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R626aca84308d4d7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42201b8597cf42e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb377afd98e7245f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d518632edb8497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42201b8597cf42e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6886aa0609e74451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb377afd98e7245f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Accurate &amp; Discreet Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>129,575</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,303</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>127,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,561</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>