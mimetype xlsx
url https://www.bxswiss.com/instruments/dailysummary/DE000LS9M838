--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe82eec2ec7046ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2869094517c24db1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e2e94c06a0649d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf57ca14c507a4ce6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99b5ae6e8fc64ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e2e94c06a0649d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fee9dfc122548ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf57ca14c507a4ce6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Accurate &amp; Discreet Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,127 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...75 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -283,31 +206,129 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>