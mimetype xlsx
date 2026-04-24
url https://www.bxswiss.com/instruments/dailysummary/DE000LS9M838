--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2869094517c24db1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9b6e24e3ee0448c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf57ca14c507a4ce6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d4cfcaee3c6404f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fee9dfc122548ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf57ca14c507a4ce6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e82db6790c400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d4cfcaee3c6404f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Accurate &amp; Discreet Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>