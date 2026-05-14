--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9b6e24e3ee0448c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791d274007254b2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d4cfcaee3c6404f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd885cad2bef74c66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e82db6790c400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d4cfcaee3c6404f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R688e437031c74f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd885cad2bef74c66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Accurate &amp; Discreet Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>