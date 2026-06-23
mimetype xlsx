--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791d274007254b2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47f2394abff4da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd885cad2bef74c66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf465ddbae57a43a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R688e437031c74f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd885cad2bef74c66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0abafd14a5a4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf465ddbae57a43a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Accurate &amp; Discreet Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,412 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>