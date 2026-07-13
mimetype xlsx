--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47f2394abff4da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746779b5e1704bab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf465ddbae57a43a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc60c375082164a2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0abafd14a5a4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf465ddbae57a43a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995c55df87324240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc60c375082164a2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Accurate &amp; Discreet Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,221 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...169 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -530,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>