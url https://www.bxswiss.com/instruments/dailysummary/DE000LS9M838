--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746779b5e1704bab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf65dd5623fb7445e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc60c375082164a2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23c2517c609149a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995c55df87324240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc60c375082164a2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d93bbf9508a4b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23c2517c609149a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Accurate &amp; Discreet Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,979</x:t>
@@ -737,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>