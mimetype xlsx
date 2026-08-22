--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf65dd5623fb7445e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f2f2ea0da31441e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23c2517c609149a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57ee5094a9ff4ab6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d93bbf9508a4b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23c2517c609149a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe0bf3157d0d4bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57ee5094a9ff4ab6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Accurate &amp; Discreet Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,626 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...33 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>130,563</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>