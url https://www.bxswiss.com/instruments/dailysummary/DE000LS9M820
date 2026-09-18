--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc332b4357c9044fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c1a2d310084dfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9593d2b8d4c44398"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2d43d2d495842e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R101d90ac7c2847ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9593d2b8d4c44398" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4fdc0bd7faa47db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2d43d2d495842e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alkoholika, Tabak und Hanf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>