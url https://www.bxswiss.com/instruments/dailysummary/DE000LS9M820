--- v11 (2026-09-18)
+++ v12 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c1a2d310084dfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9add5522a443fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2d43d2d495842e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a310c6ce834553"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4fdc0bd7faa47db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2d43d2d495842e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0205ce535fc4006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a310c6ce834553" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alkoholika, Tabak und Hanf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>56,533</x:t>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,252</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>56,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,103</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>