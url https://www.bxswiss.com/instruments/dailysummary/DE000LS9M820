--- v12 (2026-10-08)
+++ v13 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9add5522a443fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f957364d746427a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a310c6ce834553"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf61b312566c4439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0205ce535fc4006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a310c6ce834553" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8754aa4bb236462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf61b312566c4439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alkoholika, Tabak und Hanf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>