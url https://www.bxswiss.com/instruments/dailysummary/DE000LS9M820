--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fcd138be8cb4222" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0efcad3395be4c8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2e1c7910698404a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c9c1ae5c7154cd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47dc56a9c9114031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2e1c7910698404a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa707a6dadb4488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c9c1ae5c7154cd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alkoholika, Tabak und Hanf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>