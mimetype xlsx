--- v6 (2026-04-04)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0efcad3395be4c8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dc73555d569465d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c9c1ae5c7154cd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R620292096ba44f0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa707a6dadb4488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c9c1ae5c7154cd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a387fa25c124245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R620292096ba44f0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alkoholika, Tabak und Hanf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...613 lines deleted...]
-          <x:t>51,767</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>