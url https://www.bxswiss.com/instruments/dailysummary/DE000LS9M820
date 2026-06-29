--- v7 (2026-06-03)
+++ v8 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dc73555d569465d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8469f8d53574383" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R620292096ba44f0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf670985154b942de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a387fa25c124245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R620292096ba44f0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R177c57c780524d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf670985154b942de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alkoholika, Tabak und Hanf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,598</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>52,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,139</x:t>
         </x:is>
       </x:c>
@@ -710,31 +224,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>