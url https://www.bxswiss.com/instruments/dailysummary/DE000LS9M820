--- v8 (2026-06-29)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8469f8d53574383" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ee73bb5f8943ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf670985154b942de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9070126784934a7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R177c57c780524d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf670985154b942de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R174dc4e71fa74415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9070126784934a7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alkoholika, Tabak und Hanf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>