--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ee73bb5f8943ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc332b4357c9044fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9070126784934a7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9593d2b8d4c44398"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R174dc4e71fa74415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9070126784934a7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R101d90ac7c2847ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9593d2b8d4c44398" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alkoholika, Tabak und Hanf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>56,993</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>57,884</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>