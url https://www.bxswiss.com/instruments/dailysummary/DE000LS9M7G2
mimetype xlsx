--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbde9fb8fae746c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69faccf801214cb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad23c503251b4b3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R212f27208b8c4842"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24307de1f753448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad23c503251b4b3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73e7ed4e673f4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R212f27208b8c4842" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordische Biotech boomt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M7G2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>