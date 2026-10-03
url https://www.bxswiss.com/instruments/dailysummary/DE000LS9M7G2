--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69faccf801214cb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa886fde7974c5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R212f27208b8c4842"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55e4988305ac4d5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73e7ed4e673f4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R212f27208b8c4842" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656013d8a7af4542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55e4988305ac4d5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordische Biotech boomt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M7G2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>170,646</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,417</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>164,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,607</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>