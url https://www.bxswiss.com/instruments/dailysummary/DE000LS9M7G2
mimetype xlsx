--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa886fde7974c5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc687cd95497d472a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55e4988305ac4d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R804be1ec2963465c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656013d8a7af4542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55e4988305ac4d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3372c7875a904e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R804be1ec2963465c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordische Biotech boomt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M7G2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>