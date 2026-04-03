--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26aed6a7faf946ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re07c48a813164d1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4f4428879e54a47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fd6ae2269924e91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eb1632e58fb4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4f4428879e54a47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21cdf17f2f23403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fd6ae2269924e91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordische Biotech boomt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M7G2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>