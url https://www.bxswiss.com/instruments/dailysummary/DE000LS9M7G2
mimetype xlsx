--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re07c48a813164d1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rada608cad0824592" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fd6ae2269924e91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2d979be501c4cbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21cdf17f2f23403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fd6ae2269924e91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc567168d4af432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2d979be501c4cbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordische Biotech boomt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M7G2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>