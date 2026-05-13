--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rada608cad0824592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d0f98b0e40341a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2d979be501c4cbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R961b802396f24738"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc567168d4af432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2d979be501c4cbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbcfa0f4a675431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R961b802396f24738" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordische Biotech boomt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M7G2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>