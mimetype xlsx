--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d0f98b0e40341a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc936d8e7c0934a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R961b802396f24738"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d1043c66da64752"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbcfa0f4a675431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R961b802396f24738" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99eacc75247d418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d1043c66da64752" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordische Biotech boomt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M7G2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>