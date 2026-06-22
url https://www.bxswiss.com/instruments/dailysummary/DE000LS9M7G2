--- v10 (2026-06-02)
+++ v11 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc936d8e7c0934a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R515aa0e22630478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d1043c66da64752"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f3b5d6a067c47f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99eacc75247d418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d1043c66da64752" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbae0ae07c1d4da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f3b5d6a067c47f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordische Biotech boomt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M7G2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>