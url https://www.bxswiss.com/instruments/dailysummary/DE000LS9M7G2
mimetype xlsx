--- v11 (2026-06-22)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R515aa0e22630478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re130179735884a1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f3b5d6a067c47f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref23f4ea2adf4f24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbae0ae07c1d4da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f3b5d6a067c47f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R856abde0d75c46b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref23f4ea2adf4f24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordische Biotech boomt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M7G2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>157,206</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>