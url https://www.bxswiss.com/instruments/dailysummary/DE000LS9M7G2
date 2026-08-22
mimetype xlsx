--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re130179735884a1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbde9fb8fae746c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref23f4ea2adf4f24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad23c503251b4b3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R856abde0d75c46b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref23f4ea2adf4f24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24307de1f753448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad23c503251b4b3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nordische Biotech boomt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M7G2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>161,866</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,160</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>159,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,730</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>