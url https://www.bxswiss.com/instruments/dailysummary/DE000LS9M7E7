--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92d3d72097f64e8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raccfb172d5674552" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc93847ea6c6a4fa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fa129c1d4d84734"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R030a10dbe645407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc93847ea6c6a4fa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re225a349365f4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fa129c1d4d84734" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pluto-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M7E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>