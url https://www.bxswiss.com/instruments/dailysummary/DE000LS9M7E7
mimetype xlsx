--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raccfb172d5674552" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a15404308fe4e2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fa129c1d4d84734"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R940e7ba995fa4d65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re225a349365f4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fa129c1d4d84734" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b59a0d105dc4673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R940e7ba995fa4d65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pluto-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M7E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>