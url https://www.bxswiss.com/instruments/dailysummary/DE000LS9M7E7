--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a15404308fe4e2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3cd9e715be04723" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R940e7ba995fa4d65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93cb6e37ef4f4eba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b59a0d105dc4673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R940e7ba995fa4d65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e22990f5d1149ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93cb6e37ef4f4eba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pluto-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M7E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>