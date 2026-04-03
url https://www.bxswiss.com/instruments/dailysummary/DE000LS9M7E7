--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R077f6364df1740ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef9d595ee774602" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec90e865a8ca4dd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cbe03c752d140ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reea9edf475e44c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec90e865a8ca4dd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1da9e8eddfc64e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cbe03c752d140ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pluto-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M7E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>88,629</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>