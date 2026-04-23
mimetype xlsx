--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef9d595ee774602" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293e683b71a34bae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cbe03c752d140ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4fe9a8c268a4ec4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1da9e8eddfc64e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cbe03c752d140ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2940ea05bc54eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4fe9a8c268a4ec4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pluto-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M7E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>