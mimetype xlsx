--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293e683b71a34bae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e7ceedc53404be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4fe9a8c268a4ec4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb05f9533d37497d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2940ea05bc54eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4fe9a8c268a4ec4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d6c937341284a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb05f9533d37497d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pluto-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M7E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>