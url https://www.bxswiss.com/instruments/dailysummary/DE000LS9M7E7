--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e7ceedc53404be4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9525eafafe7d4d78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb05f9533d37497d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92b8482bd882440a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d6c937341284a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb05f9533d37497d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a7ec27df05f4ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92b8482bd882440a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pluto-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M7E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>