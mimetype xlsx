--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9525eafafe7d4d78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb910fe5045945b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92b8482bd882440a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54305c5491e04070"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a7ec27df05f4ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92b8482bd882440a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f58161289e495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54305c5491e04070" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pluto-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M7E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>