--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb910fe5045945b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra56dcb700dde4906" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54305c5491e04070"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48d409775475410f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f58161289e495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54305c5491e04070" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R061ab1d587a341a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48d409775475410f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pluto-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M7E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,156</x:t>
-[...252 lines deleted...]
-          <x:t>92,114</x:t>
+          <x:t>89,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>