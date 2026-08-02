--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra56dcb700dde4906" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90cc425009344429" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48d409775475410f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R215dae351925474f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R061ab1d587a341a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48d409775475410f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc574472c31b342ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R215dae351925474f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pluto-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M7E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>