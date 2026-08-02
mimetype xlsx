--- v10 (2026-08-02)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90cc425009344429" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20db2eaa5d4413a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R215dae351925474f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdffb0f5acdc84b75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc574472c31b342ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R215dae351925474f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9d5fdedfd3444b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdffb0f5acdc84b75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pluto-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M7E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>