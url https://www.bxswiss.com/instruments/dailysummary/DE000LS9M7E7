--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20db2eaa5d4413a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92d3d72097f64e8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdffb0f5acdc84b75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc93847ea6c6a4fa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9d5fdedfd3444b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdffb0f5acdc84b75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R030a10dbe645407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc93847ea6c6a4fa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pluto-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M7E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>91,129</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,341</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>90,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,698</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>