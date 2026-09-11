--- v12 (2026-08-02)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7edcdb148244f37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra17f855251e847d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0481e2ff2d1445b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R986c8daf139e4321"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c2e422996fe49d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0481e2ff2d1445b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7b13d74b2564e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R986c8daf139e4321" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Gamechangers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>177,077</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>