--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra17f855251e847d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7305f49902d4434" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R986c8daf139e4321"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3aaf38d49de40ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7b13d74b2564e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R986c8daf139e4321" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282ed43738d44f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3aaf38d49de40ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Gamechangers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>