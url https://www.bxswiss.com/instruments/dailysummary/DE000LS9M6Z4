--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7305f49902d4434" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6b8704c24749cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3aaf38d49de40ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R174f86c4cefe40ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282ed43738d44f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3aaf38d49de40ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9507545ec0cc4fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R174f86c4cefe40ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Gamechangers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>