--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b41b22e62d54611" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R313ae5285bf1465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd73ecfce71cb4582"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f157b3bb4a844e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7edf080d555e400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd73ecfce71cb4582" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2971350909c24cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f157b3bb4a844e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Gamechangers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>