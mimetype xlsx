--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R313ae5285bf1465a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6ceb76402d4557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f157b3bb4a844e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R982570a71b554774"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2971350909c24cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f157b3bb4a844e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c3e3423935145af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R982570a71b554774" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Gamechangers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>