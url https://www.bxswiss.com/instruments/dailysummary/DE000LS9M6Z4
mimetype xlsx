--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6ceb76402d4557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e26e6412414cfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R982570a71b554774"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdbe455ecd96418f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c3e3423935145af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R982570a71b554774" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8872a3f18be45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdbe455ecd96418f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Gamechangers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>