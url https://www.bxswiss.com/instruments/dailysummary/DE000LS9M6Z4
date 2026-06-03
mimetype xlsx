--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e26e6412414cfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d5be753f2c94e78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdbe455ecd96418f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b5902757e6640e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8872a3f18be45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdbe455ecd96418f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1d45ef8e0734a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b5902757e6640e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Gamechangers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>