--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d5be753f2c94e78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa22890b8f1241b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b5902757e6640e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e201da908c44ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1d45ef8e0734a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b5902757e6640e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R707a09b8d25c43e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e201da908c44ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Gamechangers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>