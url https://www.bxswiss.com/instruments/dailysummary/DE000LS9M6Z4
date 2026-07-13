--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa22890b8f1241b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaf45f9dac3f4115" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e201da908c44ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4f0b0190e044c53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R707a09b8d25c43e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e201da908c44ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eea04314b4345cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4f0b0190e044c53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Gamechangers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>