--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaf45f9dac3f4115" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7edcdb148244f37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4f0b0190e044c53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0481e2ff2d1445b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eea04314b4345cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4f0b0190e044c53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c2e422996fe49d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0481e2ff2d1445b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Gamechangers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>