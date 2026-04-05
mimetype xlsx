--- v3 (2026-02-21)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4139e5584414933" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c6e2b3f094484b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e68d47f05784665"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89c45806d5444c9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R495d809268bc422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e68d47f05784665" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ba148d28b2941a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89c45806d5444c9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Stock Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6Y7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>337,891</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>