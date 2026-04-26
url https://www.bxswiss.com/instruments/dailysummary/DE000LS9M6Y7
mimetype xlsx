--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c6e2b3f094484b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc4cd299814d428a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89c45806d5444c9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0780ab5c89584eab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ba148d28b2941a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89c45806d5444c9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46aef90ca77c4d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0780ab5c89584eab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Stock Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6Y7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>