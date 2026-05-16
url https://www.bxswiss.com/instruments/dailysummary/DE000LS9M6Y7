--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc4cd299814d428a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda90378ee68943b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0780ab5c89584eab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60a86989beac42a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46aef90ca77c4d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0780ab5c89584eab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a3fac2d8c64464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60a86989beac42a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Stock Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6Y7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>