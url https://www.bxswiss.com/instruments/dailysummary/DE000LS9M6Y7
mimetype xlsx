--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda90378ee68943b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34138c571b3c44ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60a86989beac42a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1ee9fc9526e44b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a3fac2d8c64464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60a86989beac42a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb428a6d000b4d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1ee9fc9526e44b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Stock Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6Y7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>