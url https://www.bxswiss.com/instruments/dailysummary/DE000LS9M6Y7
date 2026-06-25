--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34138c571b3c44ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3526227d823f486e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1ee9fc9526e44b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36a993514c2d4acd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb428a6d000b4d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1ee9fc9526e44b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafa787c8f000448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36a993514c2d4acd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Stock Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6Y7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>