--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3526227d823f486e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec8501625aef44ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36a993514c2d4acd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82cc7cea71a04d67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafa787c8f000448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36a993514c2d4acd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R565b05e34b4040ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82cc7cea71a04d67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Stock Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6Y7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>