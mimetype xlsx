--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec8501625aef44ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87970353fffb4c11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82cc7cea71a04d67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49b8f99d0e1b479c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R565b05e34b4040ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82cc7cea71a04d67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R479c5a96010341f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49b8f99d0e1b479c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Stock Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6Y7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>