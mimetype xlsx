--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87970353fffb4c11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bf8a0b676c34ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49b8f99d0e1b479c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reede341af2824ebe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R479c5a96010341f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49b8f99d0e1b479c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4addc298dad4584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reede341af2824ebe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Stock Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6Y7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>