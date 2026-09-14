--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bf8a0b676c34ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7854f8743a2244a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reede341af2824ebe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4591a556178040d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4addc298dad4584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reede341af2824ebe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0608a582785342a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4591a556178040d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Stock Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6Y7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>