--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7854f8743a2244a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f2f74f733394c9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4591a556178040d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d1846187c424983"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0608a582785342a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4591a556178040d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd3163540214580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d1846187c424983" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Stock Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6Y7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>