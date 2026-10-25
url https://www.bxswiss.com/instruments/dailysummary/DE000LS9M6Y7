--- v13 (2026-10-04)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f2f74f733394c9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea6e33859524134" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d1846187c424983"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ae4284790e44af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd3163540214580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d1846187c424983" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42d117972ef14ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ae4284790e44af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Stock Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6Y7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>