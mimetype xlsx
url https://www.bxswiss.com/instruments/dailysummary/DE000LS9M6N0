--- v11 (2026-09-07)
+++ v12 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc977183e567d42f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d976a5f5a144f90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re874a50bd28b4c93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf95337b5bcaa4deb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc74421df8d834100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re874a50bd28b4c93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9153731c54434b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf95337b5bcaa4deb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Torxan Solide Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>