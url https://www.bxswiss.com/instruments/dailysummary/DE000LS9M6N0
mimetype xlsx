--- v12 (2026-09-27)
+++ v13 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d976a5f5a144f90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa4817e54ca847f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf95337b5bcaa4deb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aea54b9d61b40c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9153731c54434b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf95337b5bcaa4deb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5190ff95e8464501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aea54b9d61b40c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Torxan Solide Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>