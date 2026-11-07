--- v13 (2026-10-17)
+++ v14 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa4817e54ca847f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R297b28bdd8fd47f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aea54b9d61b40c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07639620048b4312"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5190ff95e8464501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aea54b9d61b40c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R972322afe6a449c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07639620048b4312" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Torxan Solide Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>