--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radfea73402474ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05c7288aedec4409" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f730113b6c7456b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b692d57c514415d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd40774eb672c4049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f730113b6c7456b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R141cf9537a0744c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b692d57c514415d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Torxan Solide Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>196,819</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>