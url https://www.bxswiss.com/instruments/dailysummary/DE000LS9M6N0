--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05c7288aedec4409" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a41da8b020481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b692d57c514415d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f24b9eb5354318"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R141cf9537a0744c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b692d57c514415d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R558ff581a68b4c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f24b9eb5354318" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Torxan Solide Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...387 lines deleted...]
-          <x:t>190,098</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,962</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,827</x:t>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>