--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a41da8b020481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a00e2acee2a4a5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f24b9eb5354318"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf739894186a4020"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R558ff581a68b4c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f24b9eb5354318" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R381b5b6f33214a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf739894186a4020" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Torxan Solide Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>