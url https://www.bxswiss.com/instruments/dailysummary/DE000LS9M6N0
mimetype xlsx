--- v7 (2026-05-16)
+++ v8 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a00e2acee2a4a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5958e9cca72746d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf739894186a4020"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9190d8a564164a9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R381b5b6f33214a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf739894186a4020" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74dabfe9d2ad4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9190d8a564164a9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Torxan Solide Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...613 lines deleted...]
-          <x:t>211,262</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>