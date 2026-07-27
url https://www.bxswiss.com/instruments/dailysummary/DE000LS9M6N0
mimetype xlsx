--- v8 (2026-07-07)
+++ v9 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5958e9cca72746d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9842775e06ac492d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9190d8a564164a9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R525685a13bfc4a84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74dabfe9d2ad4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9190d8a564164a9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2356693b35c47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R525685a13bfc4a84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Torxan Solide Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>213,568</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,399</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>