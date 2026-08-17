--- v9 (2026-07-27)
+++ v10 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9842775e06ac492d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0133dd520d274ea8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R525685a13bfc4a84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66676f17146744c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2356693b35c47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R525685a13bfc4a84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65c9a2f086d94342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66676f17146744c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Torxan Solide Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>