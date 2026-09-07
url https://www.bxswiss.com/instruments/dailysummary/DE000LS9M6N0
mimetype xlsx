--- v10 (2026-08-17)
+++ v11 (2026-09-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0133dd520d274ea8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc977183e567d42f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66676f17146744c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re874a50bd28b4c93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65c9a2f086d94342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66676f17146744c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc74421df8d834100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re874a50bd28b4c93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Torxan Solide Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>