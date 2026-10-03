--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603a1891345e46cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2192ed4244a14c08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96cb4bac7df14141"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e7187b379c148d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5e48303ab2b43c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96cb4bac7df14141" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e07e7fbd8142a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e7187b379c148d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paradisi gloriae</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>497,372</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...386 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,351</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>