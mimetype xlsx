--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2192ed4244a14c08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8108fdf477244285" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e7187b379c148d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fcdafca0e7c4a26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e07e7fbd8142a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e7187b379c148d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cf6e1e98df9422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fcdafca0e7c4a26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paradisi gloriae</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>