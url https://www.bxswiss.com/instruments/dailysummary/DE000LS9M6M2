--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad1c3288892404c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R784187c3598e42c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8868cba157c74b19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d399c8fc4c4289"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5511d748e17485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8868cba157c74b19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raad6767edef64afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d399c8fc4c4289" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paradisi gloriae</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>