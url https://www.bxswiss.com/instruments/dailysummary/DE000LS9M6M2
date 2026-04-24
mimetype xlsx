--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R784187c3598e42c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2888f30d80234758" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d399c8fc4c4289"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd9ecb93da7425b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raad6767edef64afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d399c8fc4c4289" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2e96b4c0f3849ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd9ecb93da7425b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paradisi gloriae</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>