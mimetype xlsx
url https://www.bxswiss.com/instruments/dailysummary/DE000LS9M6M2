--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2888f30d80234758" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e321caf30b9435d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd9ecb93da7425b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e87ad6d9784799"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2e96b4c0f3849ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd9ecb93da7425b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3823502d097448db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e87ad6d9784799" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paradisi gloriae</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>