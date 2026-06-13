--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e321caf30b9435d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa38032b67c649e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e87ad6d9784799"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3cd4b24d48647af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3823502d097448db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e87ad6d9784799" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R399bcb61dc034225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3cd4b24d48647af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paradisi gloriae</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>