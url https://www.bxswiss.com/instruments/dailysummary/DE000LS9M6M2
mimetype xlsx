--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa38032b67c649e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47358386efe74978" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3cd4b24d48647af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb11232026deb4ef5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R399bcb61dc034225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3cd4b24d48647af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra84af8adc3c84a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb11232026deb4ef5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paradisi gloriae</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...500 lines deleted...]
-          <x:t>465,245</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,099</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>467,095</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>