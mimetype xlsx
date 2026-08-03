--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47358386efe74978" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb61776e221e4c97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb11232026deb4ef5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd399dae0d96e498a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra84af8adc3c84a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb11232026deb4ef5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f8e5afc45041dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd399dae0d96e498a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paradisi gloriae</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>465,958</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...361 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,193</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>