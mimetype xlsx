--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb61776e221e4c97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R986502a2455f456e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd399dae0d96e498a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2a64c68c6ff49a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f8e5afc45041dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd399dae0d96e498a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R736119476dae43b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2a64c68c6ff49a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paradisi gloriae</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>