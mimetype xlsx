--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R986502a2455f456e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603a1891345e46cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2a64c68c6ff49a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96cb4bac7df14141"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R736119476dae43b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2a64c68c6ff49a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5e48303ab2b43c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96cb4bac7df14141" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paradisi gloriae</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,765</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>497,372</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>495,017</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>