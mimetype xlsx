--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02bec3a7b6b9482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a6701a67c544857" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R783fe69d45b3480b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88e370191c2e4420"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdf0d4c633f545ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R783fe69d45b3480b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40add2706ac54975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88e370191c2e4420" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALOE Veritas Global Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6L4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>114,147</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,171</x:t>
-[...281 lines deleted...]
-          <x:t>113,339</x:t>
+          <x:t>110,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,823</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>114,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>