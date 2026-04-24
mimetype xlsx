--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a6701a67c544857" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re41006a2408c448c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88e370191c2e4420"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a62a5cfc9f34eba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40add2706ac54975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88e370191c2e4420" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a8ac00aa6864fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a62a5cfc9f34eba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALOE Veritas Global Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6L4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,404</x:t>
-[...603 lines deleted...]
-          <x:t>111,170</x:t>
+          <x:t>111,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>