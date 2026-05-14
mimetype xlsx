--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re41006a2408c448c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R945f3f3b196b4914" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a62a5cfc9f34eba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb8ae5f2919f4724"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a8ac00aa6864fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a62a5cfc9f34eba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06da29f50a7d4d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb8ae5f2919f4724" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALOE Veritas Global Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6L4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>