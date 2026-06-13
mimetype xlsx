--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R945f3f3b196b4914" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f61e455157429f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb8ae5f2919f4724"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R614e15ac99214d59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06da29f50a7d4d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb8ae5f2919f4724" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R269836e3df734e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R614e15ac99214d59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALOE Veritas Global Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6L4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>