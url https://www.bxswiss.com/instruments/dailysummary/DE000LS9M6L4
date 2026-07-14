--- v6 (2026-06-13)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f61e455157429f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53cfbac3a7664681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R614e15ac99214d59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2409354a2c4e71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R269836e3df734e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R614e15ac99214d59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca22b9ff1654bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2409354a2c4e71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALOE Veritas Global Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6L4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>