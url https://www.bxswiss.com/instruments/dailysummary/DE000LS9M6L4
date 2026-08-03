--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53cfbac3a7664681" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb90fdc4bea7b4431" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2409354a2c4e71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reff4cee0c4544a04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca22b9ff1654bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2409354a2c4e71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc3e5832af85436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reff4cee0c4544a04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALOE Veritas Global Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6L4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>