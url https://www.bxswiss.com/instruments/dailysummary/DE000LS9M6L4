--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb90fdc4bea7b4431" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3af1de932a54f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reff4cee0c4544a04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d8ea476c73444b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc3e5832af85436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reff4cee0c4544a04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5380ecad5edd4450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d8ea476c73444b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALOE Veritas Global Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6L4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>