--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3af1de932a54f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a806ae1af44471" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d8ea476c73444b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c4f6ff06894a0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5380ecad5edd4450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d8ea476c73444b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc325f4dc81da406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c4f6ff06894a0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALOE Veritas Global Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6L4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>126,831</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>