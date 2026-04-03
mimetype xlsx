--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b4e0fea60624c8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4c1358bcc1849a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796cfa1d80944702"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2907390d75814e8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd51f1070ef2f4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796cfa1d80944702" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R182e6dc3b79249a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2907390d75814e8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAN SLIM Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>402,786</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>