--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4c1358bcc1849a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04d5e22d9904e01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2907390d75814e8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32f1a2cd419f4f1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R182e6dc3b79249a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2907390d75814e8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47e55be853e04829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32f1a2cd419f4f1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAN SLIM Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>