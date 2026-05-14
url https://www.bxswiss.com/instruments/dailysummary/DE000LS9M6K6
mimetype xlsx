--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04d5e22d9904e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff842664ddfd47d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32f1a2cd419f4f1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a300ddd665400b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47e55be853e04829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32f1a2cd419f4f1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R666cf2186bb94f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a300ddd665400b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAN SLIM Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>