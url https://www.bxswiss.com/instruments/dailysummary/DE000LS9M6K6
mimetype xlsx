--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff842664ddfd47d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89d6097c47a4a51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a300ddd665400b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a224e0e8da44483"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R666cf2186bb94f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a300ddd665400b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bb9cdc297ae4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a224e0e8da44483" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAN SLIM Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>