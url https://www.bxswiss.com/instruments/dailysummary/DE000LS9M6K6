--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89d6097c47a4a51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re940e49d5ea1495d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a224e0e8da44483"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9d0071aab734bc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bb9cdc297ae4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a224e0e8da44483" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R397a0bd33e784e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9d0071aab734bc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAN SLIM Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>545,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>545,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>