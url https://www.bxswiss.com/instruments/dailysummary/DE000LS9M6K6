--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re940e49d5ea1495d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16b478581b4c4ab1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9d0071aab734bc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f4f1cabd5194fa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R397a0bd33e784e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9d0071aab734bc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34b1a30acbd84499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f4f1cabd5194fa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAN SLIM Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>542,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>548,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>542,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>