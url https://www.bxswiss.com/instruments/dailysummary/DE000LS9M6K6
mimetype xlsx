--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16b478581b4c4ab1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725c123c4c114188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f4f1cabd5194fa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ad115930f84b89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34b1a30acbd84499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f4f1cabd5194fa4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R967d2b53eaf64ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ad115930f84b89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAN SLIM Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>539,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>543,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>547,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>