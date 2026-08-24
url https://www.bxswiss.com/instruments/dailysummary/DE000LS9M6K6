--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725c123c4c114188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ead119c46204ab5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ad115930f84b89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R667fd330a2074906"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R967d2b53eaf64ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ad115930f84b89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d0e371746f4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R667fd330a2074906" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAN SLIM Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>542,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>548,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>