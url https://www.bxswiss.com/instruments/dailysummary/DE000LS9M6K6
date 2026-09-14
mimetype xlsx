--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ead119c46204ab5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1058746b08824c44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R667fd330a2074906"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a09d22ebf4f4aec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d0e371746f4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R667fd330a2074906" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd46caa6830c8451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a09d22ebf4f4aec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAN SLIM Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>590,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>582,417</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>558,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>548,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>553,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>