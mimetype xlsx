--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1058746b08824c44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cb911acc4c447ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a09d22ebf4f4aec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf793ea7e1e2e49eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd46caa6830c8451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a09d22ebf4f4aec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d15cbdc1984a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf793ea7e1e2e49eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAN SLIM Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>556,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>572,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>