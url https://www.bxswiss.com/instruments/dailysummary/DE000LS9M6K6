--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cb911acc4c447ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d404f7e6bd34808" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf793ea7e1e2e49eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9963c69f712749fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d15cbdc1984a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf793ea7e1e2e49eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1234b917de24929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9963c69f712749fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAN SLIM Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>625,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>632,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>623,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>625,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>