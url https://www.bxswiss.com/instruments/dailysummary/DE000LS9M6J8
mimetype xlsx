--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70da80357b0348ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99980bc9b98b494c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01cde9a60cc0486a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R201a48107fd4403a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b884c77f3734f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01cde9a60cc0486a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b1414608be24438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R201a48107fd4403a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hightech extrem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>344,666</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>