--- v5 (2026-04-23)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99980bc9b98b494c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c2f5439f1545d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R201a48107fd4403a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55fa9310cf2d4c31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b1414608be24438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R201a48107fd4403a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a5efe7be434677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55fa9310cf2d4c31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hightech extrem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,28 +713,55 @@
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,012</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>