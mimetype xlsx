--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c2f5439f1545d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a807311720c4e66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55fa9310cf2d4c31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R806ce9a3273a4d00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a5efe7be434677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55fa9310cf2d4c31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dd4c2c73ae5453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R806ce9a3273a4d00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hightech extrem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>