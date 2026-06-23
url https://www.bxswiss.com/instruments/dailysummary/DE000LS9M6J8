--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a807311720c4e66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1961f3a86ea54191" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R806ce9a3273a4d00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd62479098be4485"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dd4c2c73ae5453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R806ce9a3273a4d00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R393158aba7274476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd62479098be4485" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hightech extrem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>465,140</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>