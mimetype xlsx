--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1961f3a86ea54191" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfadec8eac1e4016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd62479098be4485"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca26e0648c2a4449"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R393158aba7274476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd62479098be4485" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fac3d8b93a449f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca26e0648c2a4449" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hightech extrem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>493,817</x:t>
-[...441 lines deleted...]
-          <x:t>532,121</x:t>
+          <x:t>498,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>