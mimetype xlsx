--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfadec8eac1e4016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R794ed570e4fb453d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca26e0648c2a4449"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87fb1f1a60f243b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fac3d8b93a449f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca26e0648c2a4449" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R107934a77ba94e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87fb1f1a60f243b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hightech extrem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>