--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R794ed570e4fb453d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra61115311df94257" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87fb1f1a60f243b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4eb36e26cc74b06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R107934a77ba94e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87fb1f1a60f243b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ffaca97824a46d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4eb36e26cc74b06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hightech extrem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>