--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra61115311df94257" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04a4a1f308b3439e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4eb36e26cc74b06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b5f38ba03546d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ffaca97824a46d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4eb36e26cc74b06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb70499bd34a34df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b5f38ba03546d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hightech extrem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>