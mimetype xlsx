--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04a4a1f308b3439e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd467c92324074bef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b5f38ba03546d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3594995603eb4282"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb70499bd34a34df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b5f38ba03546d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78afda612afa4053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3594995603eb4282" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hightech extrem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>