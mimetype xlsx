--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd467c92324074bef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0062b38a62fb418f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3594995603eb4282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82c19f24185d4969"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78afda612afa4053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3594995603eb4282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4195d73628ae4e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82c19f24185d4969" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hightech extrem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>542,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>544,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>