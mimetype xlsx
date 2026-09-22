--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a242c535b4a4022" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d131ce1b9343e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e5e636ae4c142ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f17d2e00d44336"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6ec843713704bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e5e636ae4c142ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R255e7cca1d484074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f17d2e00d44336" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Herkules</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6D1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>