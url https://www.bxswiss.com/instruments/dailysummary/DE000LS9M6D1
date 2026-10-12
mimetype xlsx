--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d131ce1b9343e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588e4cd43af648fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f17d2e00d44336"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb96a0c1dd774aab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R255e7cca1d484074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f17d2e00d44336" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e8e03c67f9e4bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb96a0c1dd774aab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Herkules</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6D1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>