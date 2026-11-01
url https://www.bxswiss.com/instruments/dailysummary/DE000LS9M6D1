--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588e4cd43af648fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab28ffa4eab459b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb96a0c1dd774aab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd177514a63b34680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e8e03c67f9e4bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb96a0c1dd774aab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a6be0e6a5a54c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd177514a63b34680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Herkules</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6D1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>