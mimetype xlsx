--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2cb9098ba684778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40484f7ad5244584" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf1af8761a984ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R961c52b148234099"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ac9fabb2ddb40e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf1af8761a984ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaafd3c3c7484942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R961c52b148234099" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Herkules</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6D1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>