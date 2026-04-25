--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40484f7ad5244584" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5807aa7da4c8426d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R961c52b148234099"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfe46c51b1e94bb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaafd3c3c7484942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R961c52b148234099" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17d0b4319194d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfe46c51b1e94bb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Herkules</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6D1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>