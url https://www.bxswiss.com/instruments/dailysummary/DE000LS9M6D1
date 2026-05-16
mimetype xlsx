--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5807aa7da4c8426d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re692f0a8d0274b19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfe46c51b1e94bb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58dc5d1ed56d4925"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17d0b4319194d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfe46c51b1e94bb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00ef38af55754410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58dc5d1ed56d4925" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Herkules</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6D1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>