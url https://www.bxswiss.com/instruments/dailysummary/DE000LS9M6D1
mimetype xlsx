--- v9 (2026-05-16)
+++ v10 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re692f0a8d0274b19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07fe9467dc9948cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58dc5d1ed56d4925"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R014513d23b9746b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00ef38af55754410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58dc5d1ed56d4925" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R797f73c1a3584939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R014513d23b9746b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Herkules</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6D1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>