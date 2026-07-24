--- v10 (2026-06-15)
+++ v11 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07fe9467dc9948cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb10fcadb484121" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R014513d23b9746b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53e927db7a0549a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R797f73c1a3584939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R014513d23b9746b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01b6e6c3ffed47e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53e927db7a0549a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Herkules</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6D1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...539 lines deleted...]
-          <x:t>165,284</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>