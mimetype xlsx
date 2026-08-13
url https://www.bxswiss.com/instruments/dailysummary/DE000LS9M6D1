--- v11 (2026-07-24)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb10fcadb484121" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refb62894fcfc47c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53e927db7a0549a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0660be2421854226"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01b6e6c3ffed47e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53e927db7a0549a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5563ed098de348c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0660be2421854226" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Herkules</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6D1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>