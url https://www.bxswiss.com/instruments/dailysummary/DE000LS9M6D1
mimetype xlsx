--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refb62894fcfc47c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a242c535b4a4022" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0660be2421854226"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e5e636ae4c142ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5563ed098de348c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0660be2421854226" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6ec843713704bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e5e636ae4c142ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Herkules</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M6D1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>